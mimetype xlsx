--- v0 (2026-02-02)
+++ v1 (2026-05-09)
@@ -54,4353 +54,4353 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/415/projeto_de_lei_no_01.17_-_implantacao_de_ilumina_t5tHY06.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/415/projeto_de_lei_no_01.17_-_implantacao_de_ilumina_t5tHY06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/17_x000D_
 _x000D_
 Dispõe sobre implantação de iluminação pública alimentada através de energia solar e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>OBERDAN FARIA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/416/projeto_de_lei_no_02.17-_oberdan.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/416/projeto_de_lei_no_02.17-_oberdan.pdf</t>
   </si>
   <si>
     <t>“Institui em todos os âmbitos da Administração Municipal, nos Poderes Legislativo e Executivo, a proibição do uso de internet para fins recreativos - (acesso às redes sociais, aplicativos e etc...) durante o expediente de trabalho, dos equipamentos de posse do município ou particulares, como celulares, smartphones, Ipad’s, tablets e afins.”</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/projeto_de_lei_no_03.17_-_revisao_geral_dos_serv_1Yo61ZB.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/projeto_de_lei_no_03.17_-_revisao_geral_dos_serv_1Yo61ZB.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03, DE 19 DE JANEIRO DE 2017_x000D_
 DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/projeto_de_lei_no_04.17_-_reajuste_magisterio_pu_rOpnXi2.doc</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/projeto_de_lei_no_04.17_-_reajuste_magisterio_pu_rOpnXi2.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04, DE 19 DE JANEIRO DE 2017._x000D_
 DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DO QUADRO DE MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/417/projeto_de_lei_no_05.17.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/417/projeto_de_lei_no_05.17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05, DE 23 DE JANEIRO DE 2017_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2017; MODIFICA A LEI Nº 904/2013 - QUE DISPÕE SOBRE O PLANO PLURIANUAL DE 2014/2017, E A LEI 960/2016 - QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/418/projeto_de_lei_no_06.17-_credito_especial.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/418/projeto_de_lei_no_06.17-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06, DE 06 DE FEVEREIRO DE 2017_x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/419/projeto_de_lei_no_07.17_auxilio_transporte.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/419/projeto_de_lei_no_07.17_auxilio_transporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07, DE 13 DE FEVEREIRO DE 2017_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE AUXÍLIO-TRANSPORTE PARA ESTUDANTES UNIVERSITÁRIOS DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/420/projeto_de_lei_n.09_zetinho_prata_da_casa.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/420/projeto_de_lei_n.09_zetinho_prata_da_casa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  09/17, DE 05 DE ABRIL DE 2017_x000D_
 Cria o “Programa Prata da Casa”, que estabelece a obrigatoriedade de disponibilização de oportunidade para a apresentação de grupos, bandas, cantores ou instrumentistas locais na abertura de eventos musicais que contem com financiamento público municipal.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/421/projeto_de_lei_n_11.17_-_altera_denominacao_de_l_7kZ5iWt.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/421/projeto_de_lei_n_11.17_-_altera_denominacao_de_l_7kZ5iWt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/17_x000D_
   _x000D_
 "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/422/projeto_de_lei_n_12.17_-_altera_denominacao_de_l_Ae56uqO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/422/projeto_de_lei_n_12.17_-_altera_denominacao_de_l_Ae56uqO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/17_x000D_
 "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/423/projeto_de_lei_n_13.17_-_ok_altera_denominacao_d_FCqGKI5.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/423/projeto_de_lei_n_13.17_-_ok_altera_denominacao_d_FCqGKI5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/17_x000D_
   "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_no__14.17_-_subvencao.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_no__14.17_-_subvencao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14, DE 12 DE ABRIL DE 2017_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 975, DE 05 DE DEZEMBRO DE 2016, QUE AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/425/projeto_de_lei_no__15.17_-_ldo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/425/projeto_de_lei_no__15.17_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15, DE 12 DE ABRIL DE 2017_x000D_
 _x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/426/projeto_de_lei_no_16_-__altera_conselho_do_espor_iMgJ2jD.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/426/projeto_de_lei_no_16_-__altera_conselho_do_espor_iMgJ2jD.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16, DE 17 DE ABRIL DE 2017_x000D_
 Modifica os dispositivos que menciona na Lei nº 799, de 22 de dezembro de 2010, que criou o Conselho Municipal de Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DENIS DONIZETTI MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_no_19.17_-_altera_denominacao_de__3m79TOd.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_no_19.17_-_altera_denominacao_de__3m79TOd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2017_x000D_
 Altera a denominação de logradouro público.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/17_x000D_
   "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/17_x000D_
 _x000D_
 ALTERA DENOMINAÇÃO DE LOGRADOURO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/430/projeto_de_lei_no_23.17_-__denominacao_de_loteam_7liItvG.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/430/projeto_de_lei_no_23.17_-__denominacao_de_loteam_7liItvG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23/2017_x000D_
  "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/431/projeto_de_lei_no_24.17_-__evento_denomindado_se_3JinVUU.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/431/projeto_de_lei_no_24.17_-__evento_denomindado_se_3JinVUU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 24/17_x000D_
 DISPÕE SOBRE A REALIZAÇAO DO EVENTO DENOMINADO ¨SEMINÁRIO ANTI-DROGAS¨, PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/432/projeto_de_lei_n_25.17_-_pneus_adquiridos_pelos__GtNJuHk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/432/projeto_de_lei_n_25.17_-_pneus_adquiridos_pelos__GtNJuHk.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/17_x000D_
 Estabelece normas para identificação de Pneus adquiridos pelos Poderes Municipais.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, DENIS DONIZETTI MAGALHÃES, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/433/projeto_de_lei_no_29.17-_mensagem_e_projeto_de_l_g1pgZ6H.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/433/projeto_de_lei_no_29.17-_mensagem_e_projeto_de_l_g1pgZ6H.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 29/17_x000D_
 CRIA GRATIFICAÇÃO ESPECIAL DE PREGOEIRO E EQUIPE DE APOIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/434/projeto_de_lei_no_32_altera_lei_familia_acolhedora_2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/434/projeto_de_lei_no_32_altera_lei_familia_acolhedora_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 32, DE 10 DE JULHO DE 2017_x000D_
 MODIFICA OS DISPOSITIVOS QUE MEN-CIONA NA LEI Nº 915, DE 25 DE JULHO DE 2014, QUE DISPÕE SOBRE O “PRO-GRAMA FAMÍLIA ACOLHEDORA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/435/projeto_de_lei_no_33.17_-_residuos_solidos_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/435/projeto_de_lei_no_33.17_-_residuos_solidos_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 33, DE 17 DE AGOSTO DE 2017_x000D_
 APROVA O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/436/projeto_de_lei_no__34.17-_estagio.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/436/projeto_de_lei_no__34.17-_estagio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 34, DE 24 DE AGOSTO DE 2017._x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NA LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/437/projeto_de_lei_no_35.17_ppa_2018.2021.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/437/projeto_de_lei_no_35.17_ppa_2018.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35, DE 31 DE AGOSTO DE 2017._x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018/2021.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/438/redacao_final_projeto__36_-_orcamento.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/438/redacao_final_projeto__36_-_orcamento.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL_x000D_
 PROJETO DE LEI Nº 36/17_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/439/redacao_final_projeto__36_-_orcamento.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/439/redacao_final_projeto__36_-_orcamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/17_x000D_
 Altera dispositivo que menciona na Lei Municipal nº 771/10, que “Dispõe sobre a concessão de bolsas de estudo e/ou ajuda de custo à estudantes de nível médio e superior, e dá outras providências”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/440/projeto_de_lei_no_4018_-_abertura_de_credito_adi_aROgq4c.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/440/projeto_de_lei_no_4018_-_abertura_de_credito_adi_aROgq4c.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40, DE 06 DE OUTUBRO DE 2017._x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2017 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/441/projeto_de_lei_no_41.17_-_ok_abertura_de_credito_wGuS8uB.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/441/projeto_de_lei_no_41.17_-_ok_abertura_de_credito_wGuS8uB.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41, DE 06 DE OUTUBRO DE 2017._x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2017 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/442/projeto_de_lei_no_43.17_-_ok_altera_denominacao__kt9mDpN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/442/projeto_de_lei_no_43.17_-_ok_altera_denominacao__kt9mDpN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 43/17_x000D_
 ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/443/projeto_de_lei_no_44.17_-_modifica_dispositivo_q_QrSwNM9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/443/projeto_de_lei_no_44.17_-_modifica_dispositivo_q_QrSwNM9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 44, DE 09 DE OUTUBRO DE 2017_x000D_
 MODIFICA O DISPOSITIVO QUE MENCIONA NA LEI Nº 937, DE 12 DE JUNHO DE 2015, QUE DISPÕE SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/444/projeto_de_lei_no_45.17_-_proibe_as_queimadas_-__Rldk5Bv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/444/projeto_de_lei_no_45.17_-_proibe_as_queimadas_-__Rldk5Bv.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 45/17_x000D_
 Acrescenta e modifica dispositivos que menciona na Lei Municipal n° 617, de 16 de agosto de 2.006 que Dispõe sobre a proibição de queimadas no Município de Itaú de Minas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/445/projeto_de_lei_no_46.17_-__declarado_de_utilidad_KhiaKrw.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/445/projeto_de_lei_no_46.17_-__declarado_de_utilidad_KhiaKrw.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 46/17_x000D_
 Declara de Utilidade Pública Municipal a entidade "CHAME" - Centro de Integração Social</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/446/projeto_de_lei_no_47.17_-_turismo_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/446/projeto_de_lei_no_47.17_-_turismo_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47, DE 30 DE OUTUBRO DE 2017_x000D_
 MODIFICA OS DISPOSITIVOS QUE MENCIONA NA LEI Nº 527, DE 25 DE MARÇO DE 2004, QUE CRIOU O CONSELHO MUNICIPAL DE TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/447/projeto_de_lei_no_49.17_-_altera_denominacao_de__DGrGbR3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/447/projeto_de_lei_no_49.17_-_altera_denominacao_de__DGrGbR3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/17_x000D_
 "ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO".</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/448/projeto_de_lei_no_50.17.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/448/projeto_de_lei_no_50.17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50_x000D_
 DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAR NO PORTAL DE TRANSPARÊNCIA OS SALDOS DE ESTOQUES DE MEDICAMENTOS E INSUMOS PARA ATENÇÃO À SAÚDE NO MUNICÍPIO DE ITAÚ DE MINAS E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Municipal de Medicamentos doados e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/449/projeto_de_lei_no_53.17_altera_indice_suplementa_9lEKOJe.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/449/projeto_de_lei_no_53.17_altera_indice_suplementa_9lEKOJe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 53, DE 07 DE DEZEMBRO DE 2017._x000D_
 ALTERA A LEI Nº 974/2016 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2017 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/450/projeto_de_lei_no_54.17_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/450/projeto_de_lei_no_54.17_executivo.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI N° 54/17_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES NO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_01.17_-_dedetizacao_na_cidade_toda__WFUP5Xl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_01.17_-_dedetizacao_na_cidade_toda__WFUP5Xl.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja feita a dedetização em toda cidade, especialmente nas bocas de lobo para combater as baratas.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_02.17_-_reparos_necessarios_e_troca_RTC4cBT.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_02.17_-_reparos_necessarios_e_troca_RTC4cBT.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal para que sejam feitos os reparos necessários e trocas de lâmpadas nos sistemas de iluminação das seguintes localidades:_x000D_
 - rua Rodrigues Amorim, imediações da entrada da Vila Santo Antonio, e _x000D_
 - rua Álvaro Malagutti, imediações do n. 47 .</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_03.17_-_pavimentacao_e_limpeza_do_t_Gmx8A1q.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_03.17_-_pavimentacao_e_limpeza_do_t_Gmx8A1q.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências na Rua João Batista Arantes, imediações dos n. 16 ao 39:_x000D_
 - pavimentação do buraco existente na referida rua que está bem grande;_x000D_
 - notificar o proprietário, ou proceder a limpeza do terreno baldio de propriedade do Sr. João da Areia, que encontra-se cheio de mato bem alto e denso, contribuindo para a proliferação de insetos e outros animais rastejantes.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_04.17_-_retirada_de_entulho_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_04.17_-_retirada_de_entulho_-_matheus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal junto aos setores responsáveis para que seja feita a retirada de entulhos nas seguintes vias públicas:_x000D_
 - rua Álvaro Malagutti cruzamento com a Rua João Carlos Simas, atendendo o pedido do Sr. Max Ernesto;_x000D_
 - rua João Kirchner , imediações do n.377, atendendo o pedido do Sr. Júlio César;_x000D_
 - rua Ary Bastos Siqueira, imediações do n. 875, atendendo o pedido do Sr. Jamil Oliveira Fernandes, que também solicitou reparos no bueiro entupido naquele local.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_05.17_-_redutor_de_velocidade_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_05.17_-_redutor_de_velocidade_-_matheus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal para que seja feito pelos setores responsáveis um estudo de viabilidade visando a construção de redutores de velocidade na Rua Antonio Salviano Filho, imediações do n. 1070.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_06.17_-_retirada_de_entulho_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_06.17_-_retirada_de_entulho_-_denis.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal no sentido de que seja feita a retirada de entulhos nos terrenos situados nas imediações da esquina da Rua Alaor Ventura com a Rua Onofre Lino da Silva – Bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_07.17_-_reparos_na_capela_bom_jesus_uGGE0Ia.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_07.17_-_reparos_na_capela_bom_jesus_uGGE0Ia.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que sejam tomadas as seguintes providências na Capela Senhor Bom Jesus da Lapa:_x000D_
 - reposição e reforço da porta da referida Igrejinha;_x000D_
 - colocação de um alambrado com portão e concertina em torno da Capela.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feito reparos no sistema de iluminação pública e painéis de basquete que está quebrado, limpeza, sinalização, pintura, trave sem rede e reparos na grade de proteção e portão, na Quadra do bairro Icaraí.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_09.17_-_redutor_de_velocidade_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_09.17_-_redutor_de_velocidade_-_matheus.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal,  para que seja construído um redutor de velocidade/rotatória na Rua: Dr. José Balbino, em frente ao número 958.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_10_-_acumulo_de_agua_na_rua_azarias_jBFW31H.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_10_-_acumulo_de_agua_na_rua_azarias_jBFW31H.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências ao Executivo Municipal junto ao Engenheiro do Município para que sejam tomadas providências necessárias na Rua Azarias Emerenciano Campos.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_12.17_-_estrada_situacao_precaria_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_12.17_-_estrada_situacao_precaria_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que sejam feito o cascalhamento da Estrada rural localizada no Monte Alto.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_14.17_-__limpeza_no_mata_burro_que__V9r50ey.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_14.17_-__limpeza_no_mata_burro_que__V9r50ey.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que sejam tomadas as seguintes providências na Estrada de acesso a Comunidade Rural Santana:_x000D_
  - operação tapa buraco na estrada, _x000D_
 - a reforma da ponte, e _x000D_
 - construção de dois mata burros, este pedido com mais urgência._x000D_
 Estes pedidos nos foram feitos pelos Srs. Luciano Simão, Fabrício Simão Medeiros, Fabiano Simão Medeiros, Jairo Medeiros e Marcos Calixto.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_15.17_-__dav.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_15.17_-__dav.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências junto à Secretaria de Serviços Urbanos, para que notifique os proprietários de terrenos sem edificações para que eles sejam mantidos limpos conforme disposição da Lei Complementar nº 30, de 28 de setembro de 2010.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_16_-_reforma_ponte_estrada_e_mata_b_AcNGPhP.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_16_-_reforma_ponte_estrada_e_mata_b_AcNGPhP.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências ao Executivo Municipal, para que seja feita manutenção tanto na estrada, como também na ponte e no mata burro  da estrada de acesso à comunidade rural Tebas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_no_17_-_arvore_no_chao_ok_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_no_17_-_arvore_no_chao_ok_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências ao Executivo Municipal , para que seja retirada a árvore que caiu na estrada, da Usina São João, a pedido do trabalhador Dione Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>GILMAR DOS SANTOS CHAVES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_no_18_-_pavimentacao_na_rua_braziel_-__udmuYsg.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_no_18_-_pavimentacao_na_rua_braziel_-__udmuYsg.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências ao Executivo Municipal, para que seja feita a pavimentação na Rua Braziel Vieira Amorim.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_19_-_colocar_areia_no_pqrquinho_-_gilmar_ok.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_19_-_colocar_areia_no_pqrquinho_-_gilmar_ok.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que colocada areia no Parquinho de Lazer do Bairro COHAB II.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_20_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_20_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja afixadas placas e/ou outdoors nos trevos de acesso a Itaú de Minas, convidando empresas à virem se instalar em nosso Município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_21_-_cinco_profissionais_de_educaca_jYaLhe1.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_21_-_cinco_profissionais_de_educaca_jYaLhe1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feita a contratação de 05 (cinco) profissionais de Educação Física para em sistema de rodízio nos bairros, semanalmente fomentar 05 ( cinco) atividades esportivas, tais como: futebol, vôlei, handebol, etc. visando atrair crianças, adolescentes para a prática esportiva.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_22_-_limpeza_nos_terrenos_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_22_-_limpeza_nos_terrenos_-_denis.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal no sentido de que seja semanalmente a limpeza/troca de caçambas nas imediações do Recanto Macapú - de propriedade do Senhor José Reis de Oliveira – região dos Passa Vinte.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_23_-__reparos_ou_troca_de_lampadas__tuNLe0j.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_23_-__reparos_ou_troca_de_lampadas__tuNLe0j.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal no sentido de que sejam feitos reparos ou a troca da lâmpada no poste de iluminação localizado na Rua Antonio Salviano Filho, n.345, imediações do STOCKS Bar e Mercearia, no bairro Belvedere.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_24_-__retirada_de_entulho_e_reposic_zvF7K5D.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_24_-__retirada_de_entulho_e_reposic_zvF7K5D.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal no sentido de que seja feita a retirada de entulhos localizado na margem da linha férrea – esquina com a rua Rodrigues Amorim , bem como realizar a reposição da placa de – “Proibido jogar lixo” no referido local.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_25_-_bebedouro_no_terminal_rodoviar_WEYlR1F.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_25_-_bebedouro_no_terminal_rodoviar_WEYlR1F.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que possa ser instalado um bebedouro no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_26_-__contratar_medico_ginecologico_kirvsIu.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_26_-__contratar_medico_ginecologico_kirvsIu.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, no sentido de contratar um médico ginecologista, no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_27_-_construcao_de_calcadas_-_juliana.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_27_-_construcao_de_calcadas_-_juliana.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação nº 71/13 de autoria do Vereador Antonio dos Reis Nunes, venho solicitar ao Executivo Municipal, para construir uma calçada na Rua: Aparecido Donizetti Campos Amorim, Bairro Jardim Progresso do lado esquerdo, no sentido de quem sobe. ( próximo a Estação de energia elétrica).</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_28__-_construcao_de_calcadas_-_juliana.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_28__-_construcao_de_calcadas_-_juliana.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 16/15 de minha autoria. Subscrevo novamente ao Executivo Municipal, no sentido de reparar a calçada da Rua: Antônio Ferreira Silva, em toda a sua extensão, a começar próximo a ponte que liga o Bairro Sagrada Família, à Avenida Engenheiro Manoel Baptista.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_29__-_manutencao_na__rede_de_esgoto_hAb9Ny9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_29__-_manutencao_na__rede_de_esgoto_hAb9Ny9.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feita a manutenção em bueiro e rede de esgoto, na esquina da Rua José de Paula Morais com a Rua Juventino Dias.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_29__-_manutencao_na__rede_de_esgoto_l922Fmk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_29__-_manutencao_na__rede_de_esgoto_l922Fmk.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feita a manutenção em bueiros entupidos, e providências nas tampas, pois estão quebradas, na esquina da Rua do Corredor com a Rua Alaor Ventura, a pedido do morador Sr. Reginaldo Antunes de Souza.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_no_31__-_retirada_de_arvore__-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_no_31__-_retirada_de_arvore__-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feita a retirada de árvore morta e totalmente seca, na Praça do Baé no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_no_32__-_cascalhamento_e_escoamento_na_dgxKnyf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_no_32__-_cascalhamento_e_escoamento_na_dgxKnyf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feito  as seguintes melhorias na estrada da Zona Rural do Sr. Arédio:  colocação de cascalho na estrada e a viabilidade de algum tipo de escoamento para não destruir a estrada.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_33_-_melhorias_no_cemiterio_municip_bMdyI42.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_33_-_melhorias_no_cemiterio_municip_bMdyI42.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feito  melhorias no Cemitério Municipal, como: _x000D_
 - Melhorias no espaço do estacionamento, como demarcação e ampliação;_x000D_
 - Abertura de Rua ligando o Cemitério Municipal a Rua Aparecido Donizetti Campos Amorim, Bairro São Lucas;_x000D_
 - Construção de uma sala mobiliada com conjunto de estofado.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_34_-_nivelamento_da_rua__-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_34_-_nivelamento_da_rua__-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscrevo requer do Executivo Municipal, para que seja feito  a nivelamento do calcamento da Rua Edna, do número 150 ao 168 - Bairro Universitário. Indicação solicitada pelo morador Sr. Aparecido de Oliveira.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_35_-_comprar_tenda_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_35_-_comprar_tenda_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, a viabilidade para comprar as tendas que se costuma aluguel em ocasiões de festas, principalmente de exposição de Carlos Melles.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no_36.17_-_redutor_de_velocidade_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no_36.17_-_redutor_de_velocidade_-_denis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 36/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que sejam construídos redutores de velocidade nos endereços:_x000D_
  -  Praça Nossa Senhora das Graças, em frente aos números 292, próximo ao centro de Pastoral e em frente ao número 184, próximo a esquina da Rua: Juventino Dias. _x000D_
 - Rua Juventino Dias, em frente ao número 601.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no_37.17_-_construcao_de_um_recinto__-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no_37.17_-_construcao_de_um_recinto__-_denis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 37/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que possa ser construído um recinto para festas diversas no Parque de Eventos Ministro Carlos Melles.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no_38.17_-_reforma_e_nivelamento_da_ru_DFQo6gM.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no_38.17_-_reforma_e_nivelamento_da_ru_DFQo6gM.pdf</t>
   </si>
   <si>
     <t>Indicação nº 38/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que seja feita a reforma e nivelamento na Rua Azarias Emerenciano Campos, próximo ao setor de oficinas.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no_39.17_-_reforma_e_nivelamento_da_ru_XrxW02s.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no_39.17_-_reforma_e_nivelamento_da_ru_XrxW02s.pdf</t>
   </si>
   <si>
     <t>Indicação nº 39/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que seja feita a reforma e nivelamento na Rua Juventino Dias, próximo ao Poliesportivo.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no_40.17_-_reforma_e_nivelamento_da_ru_y1OKci2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no_40.17_-_reforma_e_nivelamento_da_ru_y1OKci2.pdf</t>
   </si>
   <si>
     <t>Indicação nº 40/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que seja feito reparo completo no calçamento da Rua: Gasparino de Andrade, nas proximidades da Praça do Baé.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no_41.17_-_estrada_bela_vista__-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no_41.17_-_estrada_bela_vista__-_denis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 41/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que seja feito reparo e manutenção na estrada rural do sítio Bela Vista, sentido a divisa com Município de Pratápolis.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no_42.17_-_ambulancia_de_porte_grande__RzEl8PI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no_42.17_-_ambulancia_de_porte_grande__RzEl8PI.pdf</t>
   </si>
   <si>
     <t>Indicação nº 42/17_x000D_
 Senhores Vereadores._x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que adquirir uma ambulância de porte grande para atender as urgências e emergências de nossa cidade.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no_43_-_construcao_de_quebra_molas_-_gilmar.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no_43_-_construcao_de_quebra_molas_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador que esta subscreve, indica a Mesa desta Casa, estudo de viabilidade do Executivo Municipal, para que seja construído quebra molas, nos seguintes endereços:_x000D_
 - No cruzamento da Avenida da Liberdade com a Rua Ary Bastos Siqueira._x000D_
 - No cruzamento da Avenida da Liberdade com a Rua João Kirchner.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no_44_-_para_tirar_goteira_no_ginasio__XDYUuoj.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no_44_-_para_tirar_goteira_no_ginasio__XDYUuoj.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que proceda com a reforma do Ginásio Poliesportivo Presidente Tancredo Neves e providencie o conserto do telhado que está com vazamento e goteiras</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja denominado o nome da Quadra de Esporte no Bairro Sagrada Família, de Sebastião Pedro de Oliveira.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, GILMAR DOS SANTOS CHAVES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no_46_-_construcao_da_quadra_de_esport_yc6N4Iw.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no_46_-_construcao_da_quadra_de_esport_yc6N4Iw.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 _x000D_
 - seja dado início as obras de construção da Quadra de Esportes para atendimento aos Bairros São Lucas e Jardim Progresso, conforme previsão na Lei Orçamentária de 2017.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no_47_-_ok_reformulacao_dos_cargos_iso_k9cSxpo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no_47_-_ok_reformulacao_dos_cargos_iso_k9cSxpo.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 _x000D_
 - que seja feita a reformulação do Plano de Carreiras dos Servidores Municipais visando rever a situação dos cargos isolados, entre outras situações que precisam ser corrigidas.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no_48_-_dotacao_orcamentaria_a_reforma_08w8tvj.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no_48_-_dotacao_orcamentaria_a_reforma_08w8tvj.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 - para que a dotação orçamentária no valor de R$ 254.000,00, destinada para a reforma da Estação Cultura conforme consta no orçamento de 2017, seja empregada na reformulação paisagística da área externa da referida Estação.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 _x000D_
 Que sejam feitos reparos elétricos e estrutural, nos postinhos de iluminação dos canteiros do Calçadão.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no_50_-_plano_de_saude_para_os_servico_MgiDbFh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no_50_-_plano_de_saude_para_os_servico_MgiDbFh.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e à Secretaria Competente, que seja custeada integralmente a mensalidade relativa ao Plano de Saúde e aplicada a todos os servidores municipais ocupantes de cargos efetivos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e à Secretaria Competente, a necessidade de revisão do benefício de cesta básica, concedido aos funcionários da Prefeitura Municipal lotados nos níveis I, II e III de salários, a fim de adequa-la à necessidade real e estendê-la a todos os servidores ocupantes de cargos efetivos da Administração Municipal.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no_52_-_bueiro_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no_52_-_bueiro_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que faça reparo no bueiro, localizado no cruzamento da Rua Dom Inácio com a Praça do Triângulo.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no_53_-_reforma_da_ponte_e_manutencao__HEofhhO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no_53_-_reforma_da_ponte_e_manutencao__HEofhhO.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feita a reforma da ponte, na entrada do Sítio Angá, do Sr. José Sinhana e também o desentupimento e manutenção de um mata burro, na divisa do mesmo sítio.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no_54_-_limpeza_carpina_e_retirada_de__5NN9ENx.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no_54_-_limpeza_carpina_e_retirada_de__5NN9ENx.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feita a limpeza, carpina e reparos nos bancos danificados na Praça Onofre Ferreira de Souza (Praça do Triângulo), bem como uma reformulação geral retirando as árvores impróprias e fazendo novo paisagismo da referida praça.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no_55_-_brinquedos_retirados_do_parqui_xHD7fgN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no_55_-_brinquedos_retirados_do_parqui_xHD7fgN.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que sejam repostos em um local adequado, os brinquedos que foram retirados do antigo Parquinho do Bairro Sagrada Família quando da construção do anel viário.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no_56-_servicos_de_fisioterapia_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no_56-_servicos_de_fisioterapia_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, junto ao Executivo Municipal para que o atendimento do serviço de fisioterapia prestado pela Municipalidade seja regularizado com a máxima urgência possível.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no_57-_reinicio_aulas_de_karate_-_oberdan.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no_57-_reinicio_aulas_de_karate_-_oberdan.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal e da coordenadoria do Centro de Referência e Assistência Social de Itaú de Minas ( CRAS ) a máxima urgência em relação ao reinício das aulas de karaté e atividades desenvolvidas na sede do CRAS, bem como o custeio dos gastos dos atletas e comissão técnica quando forem participar de campeonatos pelo município de Itaú de Minas.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, junto ao Executivo Municipal para que sejam tomadas as seguintes providências com relação a torre de TV:_x000D_
 - construção e instalação de um portão/porteira na estrada onde se inicia a subida de acesso a torre;_x000D_
 - elaboração de um projeto moderno de TV aberta em sistema analógico com conversor digital para quando for desligado o sistema antigo;_x000D_
 - aquisição ou reinstalação do transmissor do canal evangélico Rede Super.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>DENIS DONIZETTI MAGALHÃES, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no_59_-_guarita_nos_pontos_de_onibus_-_0CBgoyQ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no_59_-_guarita_nos_pontos_de_onibus_-_0CBgoyQ.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem indicam a Mesa desta Casa, providências junto ao Executivo Municipal, no sentido de providenciar a construção de guaritas nos pontos dos ônibus escolar em todo o seu itinerário.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no_60_-_sistema_de_iluminacao_alimenta_b2GEsGT.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no_60_-_sistema_de_iluminacao_alimenta_b2GEsGT.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que nos projetos de reforma, construção de praças públicas e de espaços externos de prédios públicos, a Prefeitura Municipal de Itaú de Mina adotará, sempre que possível, o sistema de iluminação alimentado através de energia solar.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no_61_-_redutor_de_velocidade_e_guarit_hw5tuvL.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no_61_-_redutor_de_velocidade_e_guarit_hw5tuvL.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências no Bairro São Lucas, quais sejam:_x000D_
 - Construções de 02 ( dois) redutores de velocidade, na Rua Antonio V. Fioravante, nas imediações dos nºs 364 e o outro na esquina, a pedido do Sr. José Carlos de Souza._x000D_
 - Guarita no ponto de ônibus.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_62_-_fiscalizar_animais_soltos_na_c_QN57OYJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_62_-_fiscalizar_animais_soltos_na_c_QN57OYJ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam fiscalizados os animais soltos em nossa cidade.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no_63_-_buraco_na_rua_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no_63_-_buraco_na_rua_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja feito operação tapa buraco no cruzamento da Rua Sebastião Francklin Ribeiro com a Rua Minas Geral, no Bairro Acácias, a pedido do morador Sr. Fabiano Mitsuro Takasuca.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no_64_-_tampa_de_bueiro_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no_64_-_tampa_de_bueiro_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja recolocada uma tampa nova no bueiro que fica localizado na esquina da Rua José Taliberti Sobrinho, com a Rua José Martins Lins, no Bairro Bela Vista, próximo a Escola Monsenhor Ernesto. Pedido do morador Sr. José Antonio Oliveira.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no_65__-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no_65__-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que melhore a sinalização de trânsito, em todos os sentidos no cruzamento da Rua Rio Branco com a Rua Piauí e a Rua José Martins Lins, no Bairro Bela Vista, próximo a Escola Monsenhor Ernesto.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no_66__-_silo_de_cimento_seja_adaptado_Osn4ecA.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no_66__-_silo_de_cimento_seja_adaptado_Osn4ecA.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja estudada a viabilidade para que o silo de cimento do CECOI possa ser adaptado para armazenamento de grãos.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no_67__-_placas_de_bem_vindo_e_boa_via_CQPeeJE.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no_67__-_placas_de_bem_vindo_e_boa_via_CQPeeJE.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja colocado placas com destaque de Bem Vindo e de Boa viagem a Itaú de Minas, na chegada de Passos a Itaú e de São Sebastião de Paraíso a Itaú.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no_68__-_reitrar_o_lixo_e_limpeza_no_t_XmZqrQ6.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no_68__-_reitrar_o_lixo_e_limpeza_no_t_XmZqrQ6.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja viabilizada uma melhor maneira de tirar os lixos que as pessoas jogam na esquina abaixo do Pronto Socorro, na Rua Dr. José Balbino e que também faça a limpeza no terreno.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no_69__-_troca_da_lampada_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no_69__-_troca_da_lampada_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências ao Executivo Municipal, para que seja feita a troca de lâmpada queimada no poste, localizado na Rua Epaminondas Medice, em frente ao número 15, no Bairro São Lucas.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no_70__-_avenida_liberdade_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no_70__-_avenida_liberdade_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, que levando em consideração que a população de Itaú de Minas, já escolheu a Avenida Liberdade como local de suas caminhadas, venho a indicar:_x000D_
 - Que inicialmente seja feita a cobertura do córrego na parte canalizada situada entre a Rua Massaud Mattar e a Rua Ary Bastos Siqueira e posteriormente aproveitar esta cobertura para alargar os passeios do referido trecho; _x000D_
 -  Que seja sonorizado, todo percurso da Avenida com som ambiente;_x000D_
 - Que seja colocado barra de musculação ao percurso da avenida ou junto as academias;_x000D_
 - Que seja feita a demarcação de distância no asfalto.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_no_71__-_seguranca_na_camara_municipal_MqAztNn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_no_71__-_seguranca_na_camara_municipal_MqAztNn.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências como segurança privada da Câmara Municipal, sendo:_x000D_
 - Na entrada do Plenário, colocar uma porta detector de metal com uma caixinha ao lado, para colocar seus pertences e pegar do outro lado;_x000D_
 - Um ou dois detector de metal manual;_x000D_
 - 04 seguranças no interior do plenário;_x000D_
 - 02 seguranças na porta giratória e 02 seguranças no Plenário ao lado da Mesa Diretora ou dos Vereadores;_x000D_
 - Rádio para comunicação entre os seguranças e o Presidente da Mesa Diretora;_x000D_
 - Uniformes de segurança, camisa, calça, coturno ou sapato, crachá e o logotipo da Câmara para identificar o segurança. _x000D_
 - Apitos, tronfa etc... ou ternos com identificação da Câmara e do segurança._x000D_
 O Segurança precisa dos seguintes documentos:_x000D_
 1) Curso formação, registrado na Polícia Federal;_x000D_
 2) CNBV - Carteira Nacional de Segurança ou Vigilante;_x000D_
 3) Ter experiência na área ou vários cursos nessa área de segurança privada.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no_72__-_placas_de_ruas_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no_72__-_placas_de_ruas_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências junto à Secretaria de Serviços Urbanos para que nas ruas da cidade que ainda têm seus nomes gravados em postes e afins sejam colocadas placas em tamanho visíveis para a orientação daqueles que por elas trafegam.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no_73_-_plantar_gramas_nos_terrenos_va_IJ4yNYV.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no_73_-_plantar_gramas_nos_terrenos_va_IJ4yNYV.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica ao Executivo providências junto à Secretaria de Serviços Urbanos para que sejam plantadas gramas nos terrenos vagos, sem construção.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no_74_-_limpeza_no_distrito_industrial_CnZ1fpa.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no_74_-_limpeza_no_distrito_industrial_CnZ1fpa.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal, para que seja feita uma mutirão de limpeza no Distrito Industrial Hertz Knauf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no_75_-_limpeza_na_estrada_taboca_-_gilmar.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no_75_-_limpeza_na_estrada_taboca_-_gilmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a limpeza na estrada Taboca, acesso a rodovia MG 344 entrocamento.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no_76_-_melhorias_na_chacara_sao_geral_LSxs2kl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no_76_-_melhorias_na_chacara_sao_geral_LSxs2kl.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta casa providências junto ao Executivo Municipal para que seja feita melhorias diversas nas imediações da chácara São Geraldo, nos fundos do CECOI, como:_x000D_
 -  Iluminação pública;_x000D_
 -  Local para coleta de lixo doméstico;_x000D_
 - Carpina e limpeza em geral das imediações;_x000D_
 - Limpeza paliativa no Córrego do Ferro que passa nos fundos da localidade.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no_77_-_manutencao_no_bueiro_entupdo_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no_77_-_manutencao_no_bueiro_entupdo_-_denis.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que faça a manutenção em bueiro entupido no cruzamento da Rua: Ernesto Fioravante com a Rua: Gasparino de Andrade, no Bairro Santa Terezinha, próximo ao Ginásio poliesportivo.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no_78_-_aquisicao_de_uma_bob-cat_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no_78_-_aquisicao_de_uma_bob-cat_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal a viabilidade de aquisição de uma bob-cat ( mini retro escavadeira).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no_79_-_reparos_em_lampadas_em_postes__nNIrKwm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no_79_-_reparos_em_lampadas_em_postes__nNIrKwm.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita com urgência o reparo de lâmpadas em postes e refletores, nas imediações da rotatória que fica na Avenida Bela Vista, esquina com a Rua:Vereador Afonso Lance, Bairro Cohab II.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feita conserto ou que se cubra com lona a piscina da Creche Otávio Rodrigues Amorim.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no_81_-_adquirido_parque_de_calestenia_cHw3qhb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no_81_-_adquirido_parque_de_calestenia_cHw3qhb.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que sejam adquiridos em nosso Município Parques de Calestenia, podendo iniciar a instalação pelo Parque Odélio de Brito e posteriormente expandir para outras localidades.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no_82.17_-_pontilhao_de_acesso_ao_bair_BWFN8y7.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no_82.17_-_pontilhao_de_acesso_ao_bair_BWFN8y7.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal,  para que sejam tomadas as seguintes providências junto ao Pontilhão de acesso ao bairro Sagrada Família conforme fotos anexas:_x000D_
 - instalação de corrimãos no caminho pavimentado que dá acesso ao referido pontilhão;_x000D_
 - limpeza e carpina das referidas imediações.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no_83.17_-_zeladores_das_pracas_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no_83.17_-_zeladores_das_pracas_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja destinado zeladores para todas as praças da cidade, principalmente na Praça Nossa Senhora das Graças, que fica no centro da cidade.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_no_84.17_-construir_calcada_em_frente__ja8Jzb2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_no_84.17_-construir_calcada_em_frente__ja8Jzb2.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja construída uma calçada em frente o muro do Lar São Vicente de Paulo, na Rua Rodrigues Amorim, paralelo a margem da linha.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no_85.17-providencias_em_relacao_ao_pr_ls688Dn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no_85.17-providencias_em_relacao_ao_pr_ls688Dn.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa,  para que sejam tomadas as seguintes providências em relação ao pronto Socorro Municipal:_x000D_
 - reforma geral em todo prédio, até que seja construído um prédio maior e mais moderno para acomodar todas as necessidades inerentes ao bom funcionamento do Pronto Socorro;_x000D_
 - contratação de pelo menos mais 01 médico para desafogar o horário de atendimento entre 16 e 24 hs;_x000D_
 - disponibilizar mais tubos de oxigênio, travesseiros, bem como não deixar faltar sabonete e papel toalha nos banheiros destinados ao público.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no_86.17_-_construa_pequena_plataforma_oMPTm1f.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no_86.17_-_construa_pequena_plataforma_oMPTm1f.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências junto à Secretaria de Serviços Urbanos, para que construa uma pequena plataforma junto da parede externa da rodoviária (local de entrada dos táxis) afastada do chão, para depósito dos sacos de lixo que hoje são colocados no chão.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no_87.17-_cobertura_na_piscina_odelio__91A8eWa.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no_87.17-_cobertura_na_piscina_odelio__91A8eWa.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao executivo no sentido de que seja feita a cobertura e o aquecimento da piscina principal do Parque Odélio de Brito.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no_88.17-_tomar_providencias_no_cemite_zSxTKgs.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no_88.17-_tomar_providencias_no_cemite_zSxTKgs.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências no Cemitério Municipal:_x000D_
 a) Reparos em todo sistema de iluminação;_x000D_
 b) transformação da escada em rampa para melhor acesso do velório ao campo santo.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que sejam construídos passeios em toda extensão da Rua Aparecido Campos Amorim - acesso ao Bairro São Lucas.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja adquirido uma caminhonete 3/4 com sistema de Munck para atendimento dos serviços de poda de árvores e troca de lâmpadas.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no_91.17-_ponte_de_travessia_para_veic_Xtqt2jr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no_91.17-_ponte_de_travessia_para_veic_Xtqt2jr.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para que seja feita uma ponte de travessia de veículos leves, no cruzamento da Avenida Liberdade com a Rua Joaquim de Oliveira. a exemplo do cruzamento João Kirchner com a Avenida Liberdade.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no_92.17_-_gerador_no_parque_de_evento_ZMFU1ur.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no_92.17_-_gerador_no_parque_de_evento_ZMFU1ur.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para que seja adquirido um gerador no parque de Evento Ministro Carlos Melles.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no_93.17-_procongalmento_da_avenida_-__iNmgukd.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no_93.17-_procongalmento_da_avenida_-__iNmgukd.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para proceda as seguintes melhorias no final da Avenida Liberdade - Vila Santo Antonio._x000D_
 - abertura e pavimentação da referida avenida até o fim do Santo Antonio; pois falta pouco para concluir esta obra de canalização;_x000D_
 - ligação dos emissários uma vez que já estão todos prontos bastando serem ligados para correto escoamento do esgoto evitando que desejos sejam jogados no córrego.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no_94.17-_permitir_a_locacao_do_ginasi_onfieaO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no_94.17-_permitir_a_locacao_do_ginasi_onfieaO.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para que possa regularizar e permitir a locação do Ginásio Poliesportivo Tancredo Neves para realização de eventos .</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no_95.17_-_adquirir_uma_pa_carregadeir_mXK1R3M.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no_95.17_-_adquirir_uma_pa_carregadeir_mXK1R3M.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para que possa adquirir uma pá carregadeira nova, ou buscar recursos junto ao Estado e União para parceria com este mesmo objetivo.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no_96.17_-_ampliado_o_sistema_de_ilumi_subnX7s.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no_96.17_-_ampliado_o_sistema_de_ilumi_subnX7s.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja ampliado o sistema de iluminação pública na Avenida Liberdade, sendo:_x000D_
 - Colocação de postes;_x000D_
 - Iluminação na Avenida.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feita a ampliação do sistema de iluminação pública, nas imediações da Escola Municipal Magdalena Rimoli Moragas,</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no_98.17_-_colocacao_de_barreira_de_pr_hWYO7dv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no_98.17_-_colocacao_de_barreira_de_pr_hWYO7dv.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja viabilizado um estudo sobre a colocação de barreira de proteção (trilhos). ou construção de um redutor de velocidade, no cruzamento da Rua Azaléias com a Rua Crisântemos.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no_99.17_-_afixacao_de_placas_educativ_5HR7b75.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no_99.17_-_afixacao_de_placas_educativ_5HR7b75.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para afixação de placas educativas no Cemitério Municipal, indicando a proibição do uso de vasos de flores nos túmulos.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no_100.17_-_colocar_cascalho_nas_estra_QyK82Im.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no_100.17_-_colocar_cascalho_nas_estra_QyK82Im.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja  colocado cascalho nas estradas rurais.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no_101.17_-_quebra_mola_na_rua_braziel_bBhNzgv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no_101.17_-_quebra_mola_na_rua_braziel_bBhNzgv.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito quebra molas na Rua Braziel Ferreira Amorim, próximo a Praça do Baé.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no_102.17_-_substituicao_do_poste_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no_102.17_-_substituicao_do_poste_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a substituição do poste localizado no cruzamento da Rua Warses Ronan Martins com a Rua Basílio Alves da Silva, em frente ao Hospital Itaú.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no_103.17_-_formalizar_o_bairro_santa__f6WxmpI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no_103.17_-_formalizar_o_bairro_santa__f6WxmpI.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para formalizar o nome do Bairro “SANTA TEREZINHA”.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no_104.17-_circulacao_de_pedestres_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no_104.17-_circulacao_de_pedestres_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências nos seguintes aspectos: _x000D_
 _x000D_
 1)  Em cumprimento ao disposto no artigo 121 da lei complementar nº 2, de 2º de abril de 1993, “Código de Postura do Município de Itaú de Minas”, que dispõe:_x000D_
 _x000D_
 “Nenhum material poderá permanecer nos logradouros públicos exceto nos casos previstos no parágrafo 1º do artigo 96 deste Código”._x000D_
 _x000D_
 - artigo 96, §1º - Tratando-se de material cuja descarga não possa ser feita diretamente no interior dos prédios, será tolerada a descarga e permanência na via pública, com o mínimo de prejuízo ao trânsito por tempo não superior a 3(três) horas._x000D_
 _x000D_
 Pede-se que sejam notificados todos os proprietários ou inquilinos de imóveis para que regularizem as situações de impedimentos de calçadas. _x000D_
 _x000D_
 2) De igual modo, em cumprimento ao artigo 118 do mesmo diploma, que diz:_x000D_
 _x000D_
 “Nenhuma obra, inclusive demolição, quando feita no alinhamento das vias públicas, poderá dispensar o tapume provisório, que deverá ocupar uma faixa de la</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no_105.17-_proprietarios_descuidados_c_Fw8Ppv4.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no_105.17-_proprietarios_descuidados_c_Fw8Ppv4.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências para a solução das seguintes demandas:_x000D_
 O Código de Postura do município assim orienta:_x000D_
 Art. 18 – Os proprietários ou inquilinos são obrigados a conservar em perfeito estado de asseio os seus quintais, pátios e terrenos, bem como aparar as árvores de seus quintais ou jardins quando as mesmas avançarem para as ruas._x000D_
 Art. 59 – Os terrenos situados nas áreas urbanizadas deste município deverão ser mantidos limpos, carpidos e isentos de quaisquer materiais nocivos à saúde da vizinhança e da coletividade._x000D_
 §1º - Os proprietários dos terrenos que tenham frente para logradouros públicos pavimentados são obrigados a pavimentar e manter em bom estado os passeios em frente a seus lotes, devendo estes passeios serem nivelados sem ressaltos ou degraus que dificultem a trânsito de pedestres._x000D_
 §2º Havendo o descumprimento ao §1º, o proprietário será notificado para, no prazo de 30 (trinta) dias fazer a referida pavimentação, e persistindo</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no_106.17_-ligamento_a_estrada__-_gilmar.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no_106.17_-ligamento_a_estrada__-_gilmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências jun to ao Executivo Municipal para que seja feito o ligamento da Avenida Bela Vista com a MG 344.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>OBERDAN FARIA, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no_107.17_-subvencao_para_o_chame_ober_BQrAeOh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no_107.17_-subvencao_para_o_chame_ober_BQrAeOh.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa. providências junto ao Executivo Municipal para que envie um Projeto de Lei para dar subvenção a instituição CHAME, no valor de R$ 60.000,00 ( sessenta mil reais), acrescer mais 60.000,00 (sessenta mil reais) das Obras Sociais.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_no_108.17-sinalizacao_de_transito_no_b_Ww9iMgf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_no_108.17-sinalizacao_de_transito_no_b_Ww9iMgf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feita a sinalização de trânsito em todas as ruas do bairro Belvedere.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências para a solução da seguinte demanda:_x000D_
 - Que seja informado a todo cidadão paciente dos programas de saúde do município – que recebem medicamentos da prefeitura – a razão de ter sido alterado, quando alterado, o medicamento usado para o seu tratamento.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_no_110.17_-_para_que_seja_dado_o_nome__7DiKMnI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_no_110.17_-_para_que_seja_dado_o_nome__7DiKMnI.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica do Executivo Municipal para que seja dado o nome de Creche Idê Sanjulião Pedroso Amorim, à nova creche que está sendo construída no Bairro São Lucas em nosso Município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_no_112.17_-_iluminacao_publica_no_bair_AF0DS9I.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_no_112.17_-_iluminacao_publica_no_bair_AF0DS9I.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências para o atendimento da seguinte solicitação:_x000D_
 A Praça do Bairro Sagrada Família se acha com deficiência em sua iluminação e se faz necessário e urgente que a iluminação da área seja refeita.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_no_113.17_-_cerca_de_protecao_nas_trav_XLzvlEc.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_no_113.17_-_cerca_de_protecao_nas_trav_XLzvlEc.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que sejam instaladas cerca de proteção acima das traves dos gols, no Estádio João Belarmino, bem como, que sejam feitos os reparos no alambrado.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_no_114.17_-_operacoes_inslube_-_davi_e_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_no_114.17_-_operacoes_inslube_-_davi_e_matheus.pdf</t>
   </si>
   <si>
     <t>Os vereadores que está subscrevem, indicam ao Executivo providências para o atendimento da seguinte demanda:_x000D_
 _x000D_
 A norma regulamentadora nº 15 (do guia trabalhista), relativa a atividades e operações insalubres, em seu anexo XIV, dispõe que a coleta de lixo é atividade insalubridade em seu grau máximo, dando direito ao pagamento ao trabalhador de um adicional de 40% do salário mínimo ao seu salário. De forma que para o cumprimento dessa norma solicitamos ao prefeito municipal que atenda ao pedido dos servidores da coleta de lixo urbano de Itaú para satisfação plena de seus direitos.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_no_115.17_-_ampliado_o_sistema_de_ilum_5lwOLUh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_no_115.17_-_ampliado_o_sistema_de_ilum_5lwOLUh.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja ampliado o sistema de iluminação pública no Estádio João Belarmino.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja feita a troca do corrimão da rampa de acesso ao Telecentro localizado no antigo coreto da Praça Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_no_117.17_-_limpeza_geral_nas_ruas_do__iwUZzK8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_no_117.17_-_limpeza_geral_nas_ruas_do__iwUZzK8.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal  para que seja feita uma  limpeza geral nas ruas do bairro Belvedere para retirar os restos de materiais de construção como área e cascalho.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_no_118.17_-_boca_de_lobo_-_roberto_okk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_no_118.17_-_boca_de_lobo_-_roberto_okk.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja construída uma boca de lobo no cruzamento da Rua Elizabete com a Rua João Kirchner no Bairro Universitário para fazer o escoamento das águas das chuvas.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_no_119.17_-_instalacao_de_iluminacao_n_Jupao2k.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_no_119.17_-_instalacao_de_iluminacao_n_Jupao2k.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desa Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja feita a instalação de iluminação nas ruas Paraná e Ceará no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_no_120.17_-_incentivar_e_capacitr_pess_p5Pp0A6.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_no_120.17_-_incentivar_e_capacitr_pess_p5Pp0A6.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que sejam investidos recursos para subsidiar e capacitar pessoas que possuem pequenas propriedades rurais para incentivar a cultura de flores, uvas, orquídeas e outras culturas que possam ser praticadas em nosso município de acordo com o nosso solo e clima.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que a Administração busque meios e recursos para realizar Feiras de exposição tais como Feira de Pássaros Exóticos, artesanato, carros antigos, etc...</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_no_122.17_-_limpeza_geral_na_limpeza_c_40n4WYR.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_no_122.17_-_limpeza_geral_na_limpeza_c_40n4WYR.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja feita com urgência, uma limpeza geral em toda a extensão da parte canalizada do Córrego do Ferro que corta nossa cidade.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_no_123.17_-_reparos_no_calcamento_-_oberdan.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_no_123.17_-_reparos_no_calcamento_-_oberdan.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que sejam feitos reparos nos calçamentos da Rua José Balbino – imediações do Magazine Luiza e Rua João Kirchner – cruzamento com a Rua Juventino Dias.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_no_124.17_-_reforma_geral_dos_sanitari_w4Gl5MY.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_no_124.17_-_reforma_geral_dos_sanitari_w4Gl5MY.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja feita uma reforma geral nos sanitários do terminal Rodoviário de nossa cidade, com a troca de vasos danificados, limpeza geral e posterior manutenção para conservá-los sempre limpos e organizados para uso da população.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_no_125.17_-_reparos_no_sistema_de_ilum_RkcyFU8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_no_125.17_-_reparos_no_sistema_de_ilum_RkcyFU8.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que sejam feitos, em caráter de urgência, reparos no sistema de iluminação da Praça Sagrada Família.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_no_126.17_-_reparos_na_rua_piaui_e_rua_VXhTwpi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_no_126.17_-_reparos_na_rua_piaui_e_rua_VXhTwpi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que sejam feitos reparos na Rua Piauí (frente da escola) e Rua Antonio Salviano Filho -lateral da Escola Municipal Monsenhor Ernesto Cavicchioli.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja vista a viabilidade de sinalizar o Calçadão permitindo que a farmácia ali localizada possa ter um estacionamento para clientes.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja feito uma reforma geral nas paredes do barracão e na quadra esportiva do Bairro Bela Vista bem como nos alambrados e postes danificados da referida quadra.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_no_129.17_-_nivelar_a_rua_para_retirar_0ahrPM6.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_no_129.17_-_nivelar_a_rua_para_retirar_0ahrPM6.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja feito o nivelamento da Rua Elísio A. Amorim na Vila Santo Antonio para retirar um degrau em desnível existente na referida via pública.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_no_130.17_-_construcao_de_rampas_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_no_130.17_-_construcao_de_rampas_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências, junto da Secretaria de Obras, para o atendimento das seguintes demandas:_x000D_
 Construção de rampas de acesso, para cadeirantes e afins, nas esquinas do cruzamento da Rua José Balbino com a João Kirchner; na calçada da Escola Itaú de Minas e na calçada defronte ao Banco Itaú.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_no_131.17_-_delimitacao_de_vagas_para__xE1XCQC.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_no_131.17_-_delimitacao_de_vagas_para__xE1XCQC.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo providências, junto da Secretaria de Obras, o atendimento da seguinte solicitação:_x000D_
 A delimitação de uma vaga pelo menos, para carros, na porta de cada Instituição Bancária (ou o mais próximo disso) para pessoas com deficiência, idosos, gestantes, lactantes e com criança de colo._x000D_
 Como no município não há uma Secretaria de Trânsito, órgão diretamente responsável por esta questão, que sejam criadas, por órgãos correlatos, as credenciais necessárias para a situação de pessoas com deficiência, vez que o Código de Trânsito as exige.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_no_132.17-_limpeza_do_corrego_da_aveni_ns1Fhyp.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_no_132.17-_limpeza_do_corrego_da_aveni_ns1Fhyp.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para verificar a possibilidade de realizar a limpeza no córrego Avenida da Liberdade.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1130/indicacao_1332017_000064.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1130/indicacao_1332017_000064.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 133/2017</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1131/indicacao_1342017_000063.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1131/indicacao_1342017_000063.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 134/2017</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1132/indicacao_1352017_000062.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1132/indicacao_1352017_000062.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 135/2017</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1133/indicacao_1362017_000061.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1133/indicacao_1362017_000061.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 136/2017</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1134/indicacao_1372017_000059.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1134/indicacao_1372017_000059.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 137/2017</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1135/indicacao_1382017_000058.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1135/indicacao_1382017_000058.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 138/2017</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1136/indicacao_1402017_000056.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1136/indicacao_1402017_000056.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 140/2017</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1137/indicacao_1412017_000057.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1137/indicacao_1412017_000057.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 141/2017</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1138/indicacao_1422017_000052.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1138/indicacao_1422017_000052.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 142/2017</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1139/indicacao_1432017_000051.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1139/indicacao_1432017_000051.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 143/2017</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1140/indicacao_1442017_000050.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1140/indicacao_1442017_000050.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 144/2017</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1141/indicacao_1452017_000049.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1141/indicacao_1452017_000049.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 145/2017</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1142/indicacao_1462017_000048.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1142/indicacao_1462017_000048.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 146/2017</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1143/indicacao_1472017_000047.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1143/indicacao_1472017_000047.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 147/2017</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1144/indicacao_1482017_000046.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1144/indicacao_1482017_000046.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 148/2017</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1145/indicacao_1492017_000045.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1145/indicacao_1492017_000045.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 149/2017</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1146/indicacao_1502017_000044.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1146/indicacao_1502017_000044.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 150/2017</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1161/indicacao_1512017_000043.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1161/indicacao_1512017_000043.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 151/2017</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1162/indicacao_1522017_000042.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1162/indicacao_1522017_000042.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 152/2017</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1163/indicacao_1532017_000041.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1163/indicacao_1532017_000041.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 153/2017</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1164/indicacao_1542017_000040.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1164/indicacao_1542017_000040.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 154/2017</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1165/indicacao_1552017_000039.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1165/indicacao_1552017_000039.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 155/2017</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1166/indicacao_1562017_000038.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1166/indicacao_1562017_000038.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 156/2017</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1167/indicacao_1572017_000037.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1167/indicacao_1572017_000037.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 157/2017</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_1582017_000036.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_1582017_000036.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 158/2017</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1169/indicacao_1592017_000034.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1169/indicacao_1592017_000034.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 159/2017</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1170/indicacao_1602017_000033.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1170/indicacao_1602017_000033.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 160/2017</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1171/indicacao_1612017_000032.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1171/indicacao_1612017_000032.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 161/2017</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1172/indicacao_1622017_000031.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1172/indicacao_1622017_000031.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 162/2017</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1173/indicacao_1632017_000030.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1173/indicacao_1632017_000030.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 163/2017</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1174/indicacao_1642017_000029.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1174/indicacao_1642017_000029.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 164/2017</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_1652017_000028.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_1652017_000028.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 165/2017</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_1662017_000027.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_1662017_000027.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 166/2017</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_1672017_000026.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_1672017_000026.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 167/2017</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_1682017_000025.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_1682017_000025.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 168/2017</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_1692017_000024.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_1692017_000024.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 169/2017</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1180/indicacao_1702017_000023.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1180/indicacao_1702017_000023.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 170/2017</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_1712017_000022.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_1712017_000022.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 171/2017</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_1722017_000021.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_1722017_000021.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 172/2017</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_1732017_000020.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_1732017_000020.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 173/2017</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1184/indicacao_1742017_000019.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1184/indicacao_1742017_000019.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 174/2017</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Indicação Nº 175/2017</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1186/indicacao_1762017_000017.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1186/indicacao_1762017_000017.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 176/2017</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1187/indicacao_1772017_000016.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1187/indicacao_1772017_000016.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 177/2017</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1188/indicacao_1782017_000015.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1188/indicacao_1782017_000015.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 178/2017</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1189/indicacao_1792017_000014.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1189/indicacao_1792017_000014.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 179/2017</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1190/indicacao_1802017_000013.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1190/indicacao_1802017_000013.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 180/2017</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1191/indicacao_1822017_000012.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1191/indicacao_1822017_000012.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 182/2017</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1192/indicacao_1832017_000011.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1192/indicacao_1832017_000011.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 183/2017</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1193/indicacao_1842017_000010.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1193/indicacao_1842017_000010.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 184/2017</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1194/indicacao_1852017_000009.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1194/indicacao_1852017_000009.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 185/2017</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1195/indicacao_1862017_000008.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1195/indicacao_1862017_000008.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 186/2017</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1196/indicacao_1872017_000007.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1196/indicacao_1872017_000007.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 187/2017</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1197/indicacao_1882017_000006.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1197/indicacao_1882017_000006.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 188/2017</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1198/indicacao_1892017_000005.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1198/indicacao_1892017_000005.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 189/2017</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1199/indicacao_1902017_000004.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1199/indicacao_1902017_000004.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 190/2017</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1200/indicacao_1912017_000003.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1200/indicacao_1912017_000003.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 191/2017</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/158/mocao_no_01.17_-_aplausos_ao_time_de_futebol_fem_9qYuN0w.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/158/mocao_no_01.17_-_aplausos_ao_time_de_futebol_fem_9qYuN0w.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, ao Time de Futebol Feminino de Itaú de Minas, que foram Campeãs no 3º Terceiro Torneio de Futsal Feminino da Região, sendo elas: Karolaine, Iara, Grasielly, Tamires, Gabriela, Inara, Francislaine, Vivian, Tainá, Brenda e Jaqueline.</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE CONGRATULAÇÕES pelo 20º Aniversário de criação do Itaú Atlético Clube.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/160/mocao_no_03.2017_-_mocao_de_pesar_ao_ser_jose_cu_7GYhCus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/160/mocao_no_03.2017_-_mocao_de_pesar_ao_ser_jose_cu_7GYhCus.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE PESAR  ao Sr José Custódio Filho.</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, ANTONIO DOS REIS NUNES, DENIS DONIZETTI MAGALHÃES, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/161/mocao_no_04.2017_-_mocao_de_repudio_a_pec_-_todo_sjvckSJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/161/mocao_no_04.2017_-_mocao_de_repudio_a_pec_-_todo_sjvckSJ.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Mesa, ouvido o Plenário uma MOÇÃO DE REPÚDIO à PEC 287, à ser enviado aos deputados federais representativos de nossa cidade e região solicitando voto contrário à referida proposta que trata da Reforma da Previdência Social nos moldes do projeto do Presidente Michel Temer.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/162/mocao_no_05.2017_-_mocao_de_aplausos_pelos_20_an_Q3RkWAb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/162/mocao_no_05.2017_-_mocao_de_aplausos_pelos_20_an_Q3RkWAb.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado vem requerer deste Plenário  a aprovação de Moção de Aplausos pelos 20 Anos de Fundação do Rotary Club de Itaú de Minas tendo em vista o seu histórico de entidade séria, proba e que presta inestimáveis serviços prestados a nossa cidade conforme relato infra descrito.</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Mesa, ouvido o Plenário uma MOÇÃO DE APLAUSO, pelo 50 anos de carreira, do artista itauense, Gilvan de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/164/mocao_no_07.2017_-_mocao_de_a_associacao_de_pais_dc27ii9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/164/mocao_no_07.2017_-_mocao_de_a_associacao_de_pais_dc27ii9.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Mesa, ouvido o Plenário uma MOÇÃO à Associação dos Pais e Amigos do Excepcional - APAE de Itaú de Minas pelos 20 Anos de fundação da Entidade.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/165/mocao_no_08.2017_-_mocao_de_congratulacoes_ao_te_1ga97km.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/165/mocao_no_08.2017_-_mocao_de_congratulacoes_ao_te_1ga97km.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Mesa, ouvido o Plenário uma MOÇÃO de  Congratulações ao  Sr. Emílio Teodoro de Faria Lima, 2º  Tenente Comandante do 1º Pelotão da Polícia Militar, pela composição nas forças de Paz da ONU – Organizações das Nações Unidas após a realização de treinamento no Centro Conjunto de Operações de Paz do Brasil – na cidade do Rio de Janeiro.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/166/mocao_no_09.2017-__mocao_de_aplausos_ao_time_de__WNr1TX4.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/166/mocao_no_09.2017-__mocao_de_aplausos_ao_time_de__WNr1TX4.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, ao Time de Futsal Masculino sub 15 da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/167/mocao_no_10.2017-_mocao_de_aplausos_ao_time_de_h_BAknTdk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/167/mocao_no_10.2017-_mocao_de_aplausos_ao_time_de_h_BAknTdk.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, ao time de Handebol  Masculino da Prefeitura Municipal de Itaú de Minas - Campeão do joju 2017, os atletas são: Fábio Pereira, Gabriel Lara, Ilan Medeiros, José Marques, Leonardo Camargo, Lincoln Silva, Lucas Silva, Marcos Júnior, Mickael Sousa, Nícolas Santos, Pablo Cintra, Sérgio Filho, Thulio Soares e Wallace Oliveira Treinadora: Talita Aparecida de Souza Títulos em 2017: * Campeão do JOJU 2017 (Handebol Masculino Sub 17); * Campeão dos 5° Jogos Regionais de Handebol Masculino Adulto da LIDARP (Handebol Masculino Adulto); * Campeão da 1a Copa Sub 17 de Handebol de Santa Rita do Sapucaí (Handebol Masculino Sub 17); * Campeão da Copa ASSESMIG dos Estagiários de Futsal 2017 (Futsal Masculino Sub 15). Resultados de expressão em 2017: * Vice-campeão dos 5° Jogos Regionais de Voleibol Masculino Adulto da LIDARP (Vôlei Masculino Adulto); * 3° Lugar no Campeonato Regional de Handebol Masculino Sub 17 da LIDAR</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, DENIS DONIZETTI MAGALHÃES, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE CENSURA._x000D_
 A Câmara Municipal de Itaú de Minas, por seus vereadores abaixo assinados, vem a público manifestar o seu repúdio a postura da Administração Municipal com relação ao transporte de pacientes que necessitam de tratamento fora do domicílio nas cidades de Ribeirão Preto e Barretos.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/169/mocao_no_12.2017-_mocao_de_louvor_a_escola_carme_w7wJdaC.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/169/mocao_no_12.2017-_mocao_de_louvor_a_escola_carme_w7wJdaC.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE LOUVOR, à Escola Municipal Carmélia Dramis Malaguti pelo relevante trabalho realizado em prol da educação e nossas crianças itauenses.</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/170/mocao_no_13.2017-_mocao_de_repudiso_ao_sr_gilber_KBRAODs.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/170/mocao_no_13.2017-_mocao_de_repudiso_ao_sr_gilber_KBRAODs.pdf</t>
   </si>
   <si>
     <t>Senhores vereadores;_x000D_
 _x000D_
 	Vimos apresentar Moção de repúdio ao Sr. Gilberto de Almeida, pelo modo insolente ao manifestar-se publicamente em redes sociais na tentativa de desqualificar e denegrir o Poder Legislativo de Itaú de Minas.</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_17.2017-_mocao_de_aplauso_a_equipe_de_f_bazvrf3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_17.2017-_mocao_de_aplauso_a_equipe_de_f_bazvrf3.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a equipe de Futebol Sub-15 anos do Itaú Atlético Clube.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Venho perante este Plenário, requerer do Executivo Municipal as seguintes informações: _x000D_
 - Relação contendo os nomes, cargos, valor do vencimento e grau de instrução de todos os nomeados para cargos em comissão, cargos de confiança, funções gratificadas ou contratados no período de 01 de janeiro de 2017 até a data de envio das referidas informações.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/647/requerimento_no_02_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/647/requerimento_no_02_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 a)	A relação de entidades que foram comtempladas com subvenções, auxílios financeiros e contribuições no ano de 2016._x000D_
 _x000D_
 b)	Relatório de aplicação (direcionamento e uso da verba pública recebida) da subvenção recebida pelas entidades contempladas – por óbvio, quando contempladas.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal a relação contendo os proprietários e possuidores de lotes e suas respectivas áreas, no Distrito Industrial Herts Aparecido Knauf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/649/requerimento_no_04_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/649/requerimento_no_04_-_matheus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal a relação contendo os proprietários e detentores da posse de imóveis no CECOI – Centro Empresarial e Comercial de Itaú de Minas.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/650/requerimento_no_05_-_urgencia_especial_ao_projet_5IqaHwo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/650/requerimento_no_05_-_urgencia_especial_ao_projet_5IqaHwo.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, o Projeto de Resolução nº 01/17 – altera dispositivo que menciona na Resolução nº 213/06 – Regimento Interno da Câmara Municipal de Itaú de Minas. _x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 			Sala das Sessões, em 16 de janeiro de 2017._x000D_
 _x000D_
 DAVI OLIVEIRA DE SOUSA_x000D_
 PRESIDENTE_x000D_
 DENIS DONIZETTI MAGALHÃES_x000D_
 VICE-PRESIDENTE_x000D_
 MATHEUS VILELA SILVA_x000D_
 SECRETÁRIO</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_06_-_copia_da_locacao_onde_funci_hHFl5Og.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_06_-_copia_da_locacao_onde_funci_hHFl5Og.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, cópia da contrato de locação firmado com a Empresa Supermercado J.A., acerca do imóvel onde funciona a Farmácia Municipal, localizada na Rua Juventino Dias, bem como todos os aditivos posteriores se houverem.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/652/requerimento_no_08_plano_diretor.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/652/requerimento_no_08_plano_diretor.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, informações acerca do planejamento e estratégias da Administração Municipal para cumprir o disposto n art. 51 da  Lei Complementar n. 31 de 27.12.2010 – Plano Diretor do Município de Itaú de Minas, que determinou, quando de sua instituição, que a Prefeitura  terá que construir uma estação de tratamento de esgoto até o ano de 2017, ou seja, o prazo finda neste exercício.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/653/requerimento_no_09_-_requer_informacoes_do_execu_Kow1H5E.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/653/requerimento_no_09_-_requer_informacoes_do_execu_Kow1H5E.pdf</t>
   </si>
   <si>
     <t>Venho perante este Plenário, requerer do Executivo Municipal as seguintes informações: _x000D_
 - com relação a publicação feita no site oficial da Prefeitura Municipal de Itaú de Minas e reproduzida pelo Jornal Folha da Manhã, quem foi o autor da referida matéria?_x000D_
 - qual foi o embasamento que o autor adotou para afirmar que: “É a primeira vez nos últimos anos que o funcionalismo público municipal recebe aumento real, ou seja, acima da recomposição do índice inflacionário”, afirmativa publicada na referida matéria ?</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_10_urgencia_simples.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_10_urgencia_simples.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requer que seja apreciado em regime de URGÊNCIA SIMPLES, O PROJETO DE LEI Nº 05/17 - Autoriza a abertura de crédito adicional especial na Lei nº 974/2015 – que Estima a receita e fixa a despesa do município de Itaú de Minas/MG para o exercício financeiro de 2017; modifica a Lei nº 904/2013 – Que dispõe sobre o Plano Plurianual de 2014/2017, e a Lei 960/2016 – Que dispõe sobre a Lei de Diretrizes Orçamentária do exercício de 2017 e dá outras providências. (Tem como finalidade promover a abertura de crédito Adicional Especial na Lei Orçamentária do exercício de 2017 para empenhamento de despesas da Secretaria de Meio Ambiente, nas classificações orçamentárias que especifica). _x000D_
 _x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 			Sala das Sessões, em 23 de janeiro de 2017._x000D_
 _x000D_
 DAVI OLIVEIRA DE SOUSA_x000D_
 PRESIDENTE_x000D_
 DENIS DONIZETTI MAGALHÃES_x000D_
 VICE-PRESIDENTE_x000D_
 MATH</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Venho perante este Plenário, requerer do Executivo Municipal cópias da documentação do veículo Kombi, que leva os Servidores Municipais para trabalharem na Usina de Reciclagem. _x000D_
 Se for contratado ou alugado, bem como, as notas de empenho e notas fiscais.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_13_-_requer_valores_gastos_com_t_LaILFt3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_13_-_requer_valores_gastos_com_t_LaILFt3.pdf</t>
   </si>
   <si>
     <t>Venho perante este Plenário, requerer do Executivo Municipal, os valores gastos com tendas usados pela municipalidade, nos anos de 2013, 2014, 2015 e 2016.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/657/requerimento_no_14_-_davi_.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/657/requerimento_no_14_-_davi_.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 a)	Se a Biblioteca Pública Municipal está em funcionamento._x000D_
 _x000D_
 b)	Nome do servidor titular do cargo de bibliotecário –  se ele já se acha em suas atividades na referida e os horários em que a Biblioteca está funcionando para atendimento ao público.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/658/requerimento_no_15_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/658/requerimento_no_15_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 •	Relatório contendo os nomes de todos os componetes da Filarmônica Municipal - membros que tocam e recebem subsídio. _x000D_
 _x000D_
 •	Livro de presença, do ano de 2016, de todos os membros da Filarmônica Municipal._x000D_
 _x000D_
 •	Idade, formação escolar e estado civil (e filhos quando houver) de todos os componentes que tocam e recebem subsísio pela Filarmônica Municipal._x000D_
 _x000D_
 •	Regulamento Interno da Filarmônica Municipal.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/659/requerimento_no_16_requer_relacao_de_transporte_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/659/requerimento_no_16_requer_relacao_de_transporte_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 •	Relação de todas as empresas e locais de funcionamento dos prestatodes de serviço/transporte de pessoas e diversos, mototáxi de Itaú de Minas.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/660/requerimento_no_17_requer_relacao_de_convocados__0T1uQKl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/660/requerimento_no_17_requer_relacao_de_convocados__0T1uQKl.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal as seguintes informações:_x000D_
 _x000D_
  - das pessoas que foram aprovadas no concurso público nº 001/2015, quantos já foram convocados pela atual administração até o presente momento e suas respectivas áreas de atuação. (relacionar individualmente números de vagas oferecidas e cargos já nomeados).</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, informações a respeito da lotação da Servidora Pública Evandra Cintra Guiraldeli.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_20_requer_informacoes_a_respeito_MavWREg.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_20_requer_informacoes_a_respeito_MavWREg.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, informações a respeito das inscrições das casas populares, sendo as seguintes:_x000D_
 - Quando começa as inscrições?_x000D_
 - Qual o local que será construída as casas populares?_x000D_
 - Qual a quantidade de casas populares?_x000D_
 - Qual a previsão do início da obra?_x000D_
 - As pessoas que já fizeram as inscrições anteriormente, vão ser respeitadas?</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_21_requer_informacoes_a_respeito_AdCShuk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_21_requer_informacoes_a_respeito_AdCShuk.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, informações a respeito das escrituras das casas que foram doadas, no Conjunto Habitacional Morada do Sol / Sagrada Família / Campestre.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, requer do Executivo Municipal a seguinte informação;_x000D_
 - relação de todas as empresas, fornecedores e prestadores de serviços vencedores de processos licitatórios vigentes, contendo ainda os endereços e telefones de contato das referidas empresas.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/665/requerimento_no_23_requer_informacoes_agente_pub_pPLGTbZ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/665/requerimento_no_23_requer_informacoes_agente_pub_pPLGTbZ.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m) requere(m) do Executivo Municipal a(s) seguinte(s) informação(s):_x000D_
 - relação contendo os nomes de todos os agentes de saúde de nosso Município, bem como lotação,  vencimento base de cada agente e vantagens.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_no_24_requer_informacoes_da_divida__Y7bisgk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_no_24_requer_informacoes_da_divida__Y7bisgk.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m) requere(m) do Executivo Municipal a(s) seguinte(s) informação(s):_x000D_
 _x000D_
 - está havendo a execução dos inscritos em dívida ativa pelo Município? Qual o critério de tempo adotado para execução?_x000D_
 - relação dos inscritos em dívida ativa no exercício de 2016, bem como total dos débitos dos credores.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1248/requerimento_no_25_requer_historico_de_navegaca_cXTXK7p.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1248/requerimento_no_25_requer_historico_de_navegaca_cXTXK7p.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, para que encaminhe ao Setor de Informática, para que possa fornecer o histórico de navegação (sites) pelos computadores de todos os setores da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 - cópia da relação analítica por credor/despesa da Prefeitura Municipal do mês de dezembro de 2016.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 1. Quando foi criado o cargo de técnico de informática para atuar junto à secretaria de Tecnologia da Informação?_x000D_
 2. Quem foram os funcionários que atuaram nessa secretaria ( secretário, chefe, técnicos, assistentes e etc... ), desde o governo do ex-prefeito Jorge Lopes de Morais até o atual governo ?_x000D_
 3. Quais os períodos de contratação e desligamento para atuação na secretaria, dos referidos funcionários do item acima ?_x000D_
 4. Qual era a despesa com pessoal ( valores individualizados por cargo ) da referida secretaria, desde sua fundação, até os dias atuais ? Algum funcionário possuí ou possuía cargo público efetivo ? Se sim, quais ?_x000D_
 5. Algum funcionário da referida secretaria ficou afastado do trabalho ? Se sim, por quando tempo ?_x000D_
 6. Quais são as atribuições dos cargos ( secretários e chefe ) da referida secretaria ?_x000D_
 7. Qual a exigência na formação técnica para ocupar a cadeira de secretário da refer</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, DENIS DONIZETTI MAGALHÃES, JULIANA MATTAR, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/669/requerimento_no_28_urgencia_simples_ao_projeto_d_Tdkzine.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/669/requerimento_no_28_urgencia_simples_ao_projeto_d_Tdkzine.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requer que seja apreciado em regime de URGÊNCIA SIMPLES, ao PROJETO DE LEI Nº 07/17 – Dispõe sobre a criação do Programa Municipal de auxílio transporte para estudantes universitários de Itaú de Minas e dá outras providências._x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 			Sala das Sessões, em 13 de fevereiro de 2017._x000D_
 _x000D_
 DAVI OLIVEIRA DE SOUSA_x000D_
 PRESIDENTE_x000D_
 DENIS DONIZETTI MAGALHÃES_x000D_
 VICE-PRESIDENTE_x000D_
 MATHEUS VILELA SILVA_x000D_
 SECRETÁRIO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/670/requerimento_no_29_-_requer_lista_dos_aprovados__hjCn1XT.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/670/requerimento_no_29_-_requer_lista_dos_aprovados__hjCn1XT.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve requer do Executivo Municipal a primeira lista dos aprovados do concurso público nº 01/15 e também a segunda lista após a interposição dos recursos. _x000D_
 Solicito também que se verifiquem quantas e quais questões do referido concurso foram anuladas.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/671/requerimento_no_30_-_requer_os_planos_da_adminis_oqr1NZN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/671/requerimento_no_30_-_requer_os_planos_da_adminis_oqr1NZN.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 _x000D_
 - Quais são os planos da Administração  para a geração de empregos em nossa cidade, para os anos de 2017, 2018, 2019 e 2020, ações que sejam efetivas.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal informações a respeito da legalização do projeto de parcelamento do solo rural para chacreamento no Município de Itaú de Minas.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/673/requerimento_no_32_-_informacao_da_usina_de_reci_cNM0QGC.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/673/requerimento_no_32_-_informacao_da_usina_de_reci_cNM0QGC.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve requer do Executivo Municipal informação da Usina de Reciclagem:_x000D_
 Quem é o Técnico responsável pela Usina e qual o número de ART</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/674/requerimento_no_33_-_requer_relacao_e_localizaca_1Nrg9Zv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/674/requerimento_no_33_-_requer_relacao_e_localizaca_1Nrg9Zv.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer ao Plenário desta Casa de Leis a seguinte informação junto ao Executivo Municipal:_x000D_
 Relação e localização de bens imóveis públicos pertencentes ao município de Itaú de Minas.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1240/requerimento_no_34_-_requer_o_motivo_da_retirad_5NeAPpO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1240/requerimento_no_34_-_requer_o_motivo_da_retirad_5NeAPpO.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 _x000D_
 _x000D_
 O Vereador que esta subscreve requer do Executivo Municipal, informações da Secretaria de Educação, qual o motivo da retirada das apostila Positivo das Creches Municipais, aproveitando este pedido, venho perguntar o que mais foi retirado da grade do Ensino Fundamental, e qual instrumento está sendo usado em substituição ao que foi retirado.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>Venho perante este Plenário, requerer do Executivo Municipal as seguintes informações:_x000D_
 - relação dos alunos beneficiados com ajuda de custo para estudantes nos exercícios de 2016 e 2017, com respectivos valores das ajudas concedidas pelo serviço de Assistência Social; e_x000D_
 - quais os critérios adotados para a concessão das referidas ajudas de custo?</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/676/requerimento_no_36_-_requer_a_convocacao_do_secr_SsYquku.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/676/requerimento_no_36_-_requer_a_convocacao_do_secr_SsYquku.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer deste Plenário a convocação do Secretário Municipal de Saúde.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - quais os motivos da paralização das obras de construção da Creche do bairro São Lucas?_x000D_
 - qual a previsão de funcionamento da referida creche?</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/678/requerimento_no_38_-_requer_informacooes_a_respe_MSMzeh3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/678/requerimento_no_38_-_requer_informacooes_a_respe_MSMzeh3.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 1) Quanto de recurso a Administração gestão 2017/2020,  já disponibilizou a APAE - Associação de Pais e Amigos dos Excepcionais de nossa Itaú, até a presente data?_x000D_
 2) Alguma instituição no Município recebeu verba a título de subvenção em 2017 por parte do Município, em caso afirmativo quais são elas? e quais os valores destinados a cada uma?</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/679/requerimento_no_39_-_requer_a_futura_informacoes_SU6NnaW.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/679/requerimento_no_39_-_requer_a_futura_informacoes_SU6NnaW.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações acerca da futura programação do aniversário da cidade.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/680/requerimento_no_40_-_o_que_o_corpo_de_bombeiro_n_SEUhp5Y.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/680/requerimento_no_40_-_o_que_o_corpo_de_bombeiro_n_SEUhp5Y.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações acerca do Parque de Eventos Ministro Carlos Melles:_x000D_
 - Quais são os requisitos que atualmente estão sendo exigidos pelo Corpo de Bombeiro para utilização do Parque visando a realização de eventos de pequeno, médio ou grande porte?_x000D_
 - Qual o valor pago pela Administração Municipal para a realização de vistorias do Corpo de Bombeiros no referido parque? _x000D_
 - Qual o valor pago pela Administração quando da necessidade de locação de gerador de energia?</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/681/requerimento_no_41_-_requer_instalacao_das_comis_mxHLUUf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/681/requerimento_no_41_-_requer_instalacao_das_comis_mxHLUUf.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Itaú de Minas requer a instalação das seguintes Comissões Especiais :_x000D_
 1) - Comissão Especial de Revisão da Lei Orgânica Municipal - destinada a proceder a estudo e revisão da LOM;_x000D_
 2) - Comissão Especial de Revisão do Regimento Interno da Câmara Municipal de Itaú de Minas - destinada a proceder a estudo e revisão do RI;_x000D_
 3) - Comissão Especial para criação do Código de Ética e Decoro Parlamentar da Câmara Municipal de Itaú de Minas - destinada a procedera estudo e elaboraçao de projeto que dispõe sobre as regras de ética e decoro no Legislativo Municipal.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/682/requerimento_no_42_-_copia_de_documentos_referen_DInP4O2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/682/requerimento_no_42_-_copia_de_documentos_referen_DInP4O2.pdf</t>
   </si>
   <si>
     <t>o Vereador que esta subscreve requer a Mesa desta Casa providências junto ao Executivo Municipal cópias de documentos referentes a compras para aquisição de pneus da Prefeitura, realizado em 2017, sendo:_x000D_
 - Quais as marcas e medidas e onde foram instalados;_x000D_
 - Quais estão em estoque, antes e depois da compra;_x000D_
 _x000D_
  Se tiver relatório de manutenção enviar cópias.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/683/requerimento_no_43_-_relacao_de_todos_terrenos_v_GFOjXs9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/683/requerimento_no_43_-_relacao_de_todos_terrenos_v_GFOjXs9.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, uma relação de todos os terrenos vagos públicos e privados, contendo os nomes dos proprietários, endereços e a área.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/684/requerimento_no_44_-_copias_das_contas_de_energi_v06EBiK.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/684/requerimento_no_44_-_copias_das_contas_de_energi_v06EBiK.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal cópias das contas de energia elétrica de todos os setores públicos e o total das despesas, referente ao mês de março/2017.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal o motivo que foi negado a utilização do Parque de Evento para o Evento "Queima da Cebola" em prol do Lar São Vicente - APROV.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações acerca da Audiência Pública Municipal para a elaboração do projeto que trata da Lei de Diretrizes Orçamentária de 2017:_x000D_
 - listagem dos locais e relação de todos os meios de comunicação (seja na imprensa escrita, falada, sites, perfis em redes sociais, convites, etc...) que foram utilizados para divulgação da referida Audiência;_x000D_
 - comprovantes destas publicações e_x000D_
 - lista de presença da referida audiência</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações sobre a política de emprego e renda para os Moradores de Itaú de Minas, quais sejam: _x000D_
 - Qual o plano de benefícios que a Prefeitura preparou para atrair empresas para o Município?_x000D_
 - Quais são os setores que a cidade possui com mais vocação para atrair empresas?_x000D_
 - Quantos empregos a Prefeitura espera atrair com os benefícios?_x000D_
 - Qual o percentual de arrecadação que a Prefeitura estima aumentar com essas empresas? _x000D_
 - Qual o impacto estimado na economia do Município? Quais empresas já foram contactadas ?</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/688/requerimento_no_48_-_ok_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/688/requerimento_no_48_-_ok_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal cópia de todo o processo de licitação, referente a contratação da Empresa ADONAI CONSULTORIA E ASSESSORIA LTDA.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/690/requerimento_no_50-_requer_copias_do_ponto_de_en_vlXerdm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/690/requerimento_no_50-_requer_copias_do_ponto_de_en_vlXerdm.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis junto ao Executivo Municipal, cópia do ponto de entrada e saída, da Servidora pública Municipal, Evandra Cintra Guiraldeli, do dia 02 de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, cópias de todas as Portarias e Decretos, de autoria do Executivo Municipal, do ano de 2017._x000D_
 A matéria requerida não está disponível no site da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/692/requerimento_no_52-_requer_informacoes_da_arquid_6vvY0Di.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/692/requerimento_no_52-_requer_informacoes_da_arquid_6vvY0Di.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer das Obras Sociais/Diocese de Guaxupé as seguintes informações;_x000D_
 - Houve alguma proposta de arrendamento/aluguel/locação do imóvel onde funcionava o Colégio Dom Inácio de Itaú de Minas nos últimos 5 anos para a instalação de uma Faculdade ?_x000D_
 - Se houve a referida proposta quais os motivos de sua não aceitação ?_x000D_
 - Quais os planos de utilização do referido imóvel?_x000D_
 Requeiro o envio de cópia deste requerimento à Mitra Diocesana de Guaxupé.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/693/requerimento_no_53_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/693/requerimento_no_53_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipais as seguintes informações:_x000D_
 - Em algum momento a Administração Municipal recebeu alguma orientação jurídica formalizada à respeito da possível inconstitucionalidade acerca da denominação do Parque de Eventos Ministro Carlos Melles? Em caso positivo, qual foi a orientação dada?_x000D_
 - Uma vez comprovada a inconstitucionalidade do ato que denominou o referido Parque de eventos, a Administração Municipal estaria disposta a revogar tal ato? Sim? Não? E porque em caso negativo.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 Lista com nomes e endereços das pessoas que fazem uso diário (ou rotineiro) de medicamentos cedidos (ou outros meios) pela prefeitura.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 Carga horária exigida pela lei, ponto de entrada/saída e nome dos médicos que trabalham diariamente no município de Itaú de Minas, bem como dos plantonistas.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/696/requerimento_no_56_-_requer_verbas_pagas_nos_cod_noG1bif.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/696/requerimento_no_56_-_requer_verbas_pagas_nos_cod_noG1bif.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - quais os tipos de verbas pagas nos códigos abaixo descritos utilizados  na folha de pagamento do funcionalismo municipal?_x000D_
 Códigos - _x000D_
 375 - anuênio anterior - _x000D_
 380 - vencimento plantão_x000D_
 427 - vencimento/plantão valor_x000D_
 470 - férias indenizadas_x000D_
 471 - 1/3 férias indenizadas_x000D_
 524 - 1/3 de férias_x000D_
 Favor descrever o que cada código classifica para pagamento em folha.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal cópia do Parecer emitido por técnico à pedido da Prefeitura Municipal em que se manifesta sobre o pagamento de insalubridade a servidores municipais.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/698/requerimento_no_58_-_irregularidade_na_aquisicao_A0oLQa9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/698/requerimento_no_58_-_irregularidade_na_aquisicao_A0oLQa9.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 * Cópia do resultado da Sindicância que foi instaurada pelo Executivo Municipal através da Portaria 4966 de 07/03/17 que trata de suposta irregularidade na aquisição de merenda escolar.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/699/requerimento_no_59_-_informacoes_referente_ao_se_tLxvG0F.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/699/requerimento_no_59_-_informacoes_referente_ao_se_tLxvG0F.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 * A Administração Municipal recebeu do Ministério Público, nos últimos meses, alguma recomendação ou qualquer outro tipo de pedido/orientação/pedido de informação referente ao Secretario Municipal de Serviços Urbanos – Sr. Álvaro Guiraldeli?_x000D_
 * Se sim, remeter cópia do documento recebido e a resposta dada ao MP.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 * Por qual motivo a Prefeitura Municipal ainda não realizou os reparos nos sistemas de iluminação nas Praças de nossa cidade?</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/701/requerimento_no_61_-_informacoes_da_area_desafet_KUky5WZ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/701/requerimento_no_61_-_informacoes_da_area_desafet_KUky5WZ.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve requer a do Executivo Municipal as seguintes informações:_x000D_
 - A Lei Municipal n. 901, de 19 de dezembro  de 2013, que Desafeta bem que menciona", em  Mensagem anexa ao projeto, o Executivo justificou a desafetação tendo por finalidade que a área desafetada seria doada para a Associação dos Agentes Ambientais de Itaú de Minas. Como até o momento isto ainda não aconteceu, pergunto quais os motivos pelos quais a Administração ainda não formalizou a referida doação a entidade. _x000D_
 - Há previsão de quando esta doação será efetivada?</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1241/requerimento_no_62_-_informacoes_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1241/requerimento_no_62_-_informacoes_-_matheus.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador que esta subscreve requer do executivo Municipal as seguintes informações:_x000D_
 - Houve alguma autorização para afixação de cartazes, banners, ou similares, nos moldes do Art. 161 do Código de Posturas ?_x000D_
 - Em caso negativo, quais as medidas que estão sendo tomadas com relação a quem tem desobedecido a referida norma legal à exemplo do viaduto Senador José Ermírio de Morais?</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/702/requerimento_no_63_-__informacoes_das_secretaria_mrQyXkI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/702/requerimento_no_63_-__informacoes_das_secretaria_mrQyXkI.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer do Executivo Municipal as seguintes  informações acerca das nomeações e atos praticados pela Secretaria Municipal  de Meio Ambiente e Secretaria Municipal de Planejamento, Desenvolvimento Econômico e Turismo :_x000D_
 - quais foram os atos e ações praticados pelo então Secretário de Municipal  de Meio Ambiente durante sua nomeação no período de 02/01/17 à 18/01/17?_x000D_
 - como se deu a remuneração do então secretário de meio ambiente em relação à este período  trabalhado?_x000D_
 - uma vez nomeado para a Secretaria Municipal de Meio Ambiente, quais foram os atos e ações praticadas pelo então Secretário durante sua nomeação no período de 18/01/17 à 05/0517?</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer do Executivo Municipal as seguintes  informações:_x000D_
 - quais os critérios que estão sendo utilizados para que o Executivo Municipal conceda progressões verticais à determinados servidores públicos?</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/704/requerimento_no_65_-__requer_informacoes_a_respe_TYJYRFY.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/704/requerimento_no_65_-__requer_informacoes_a_respe_TYJYRFY.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa,  providências junto ao Executivo Municipal as seguintes informações:_x000D_
  Quais são os cargos isolados que não possuem promoção? _x000D_
  Quantos Servidores Públicos estão nesta situação?_x000D_
  Qual o valor e o total de servidores?</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/705/requerimento_no_66_-__ok_copias_dos_demonstrativ_LvZt7kz.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/705/requerimento_no_66_-__ok_copias_dos_demonstrativ_LvZt7kz.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer do Executivo Municipal as seguintes informações:_x000D_
 - Cópias do demonstrativo numerário, do ano de 2017 e;_x000D_
 - Cópias da relação analítica, de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 O Vereador que esta subscreve, requer do Executivo Municipal  informações de quais as causas do mau cheiro dos bueiros, na Praça Santa Terezinha ( Praça do Terceiro Mundo), nas ruas: Braziel Ferreira Amorim e Gasparino de Andrade, pois o odor está insuportável e precisa ser investigadas as causas deste problemas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal, as seguintes informações, a respeito da composição dos Conselhos de Direitos, sendo:_x000D_
 - Saúde_x000D_
 - Educação_x000D_
 -  Assistência Social e afins (Conselho dos Direitos da Criança e do Adolescente, da Mulher, da Pessoa Idosa e do COMPUD- Conselho Municipal de Políticas Públicas Sobre Drogas)._x000D_
 2 – Da sede (local onde se reúnem os conselheiros)_x000D_
 3- Das reuniões ordinárias ( se existem dias e horários pré fixados e quais sejam).</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/requerimento_no_69_-__requer_informacoes_do_corp_wJGt6Ps.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/requerimento_no_69_-__requer_informacoes_do_corp_wJGt6Ps.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Corpo de Bombeiros e Passos/MG a seguinte informação:_x000D_
 Houve alguma denúncia em relação as empresas instaladas no CECOI em Itaú de Minas? _x000D_
 Em caso positivo, quem fez a denúncia ao Corpo de Bombeiros e o que foi denunciado ?</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer da Mesa Diretora a realização de Audiência Pública Municipal para tratar de assunto do SUS FÁCIL.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/requerimento_no_71_-__requer_relacao__com__todas_Fv85IDd.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/requerimento_no_71_-__requer_relacao__com__todas_Fv85IDd.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal uma relação de todas as Praças, Rotatórias e Áreas Verdes de nossa cidade, com os respectivos endereços,  bairros e o nome dos locais.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_72_urgencia_simples_ao_projeto_d_kqoRByN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_72_urgencia_simples_ao_projeto_d_kqoRByN.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requer que seja apreciado em regime de URGÊNCIA SIMPLES, ao PROJETO DE LEI COMPLEMENTAR Nº 07/17 – Altera dispositivos que menciona na Lei Complementar nº 02/93, que institui o Código de Posturas do  Município de Itaú de Minas, e dá outras providências._x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 			Sala das Sessões, em 26 de junho de 2017._x000D_
 _x000D_
 DAVI OLIVEIRA DE SOUSA_x000D_
 PRESIDENTE_x000D_
 DENIS DONIZETTI MAGALHÃES_x000D_
 VICE-PRESIDENTE_x000D_
 MATHEUS VILELA SILVA_x000D_
 SECRETÁRIO</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/636/requerimento_no_73_-__requer_informacao_sobre_a__3XxG5bl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/636/requerimento_no_73_-__requer_informacao_sobre_a__3XxG5bl.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações sobre a ajuda financeira via assistente social ao cidadão Elton Silva Barbosa, no valor de 722 reais, de 01/06/2017, a título de " despesas com energia elétrica ", fornecendo cópia da referida tarifa bem como a avaliação do perfil sócio-econômico realizada pela assistência social e o nome da referida assistente.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/637/requerimento_no_74_-__requer_informacao_a_respei_BJVK8G9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/637/requerimento_no_74_-__requer_informacao_a_respei_BJVK8G9.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, notoriamente secretaria de Saúde, as informações que se seguem: _x000D_
 1 ) Há falta de medicamentos de uso contínuo na Farmácia Municipal ? Se sim, qual a previsão de compra e distribuição dos mesmos ? _x000D_
 2 ) Qual é a relação de medicamentos que estão ( ou deveriam estar ) disponíveis na farmácia municipal ? _x000D_
 3 ) Qual é a demanda mensal dos medicamentos ? ( fornecer a relação de medicamentos em estoque, quantos são comprados e quantos são distribuídos mensalmente ). _x000D_
 4 ) Por qual motivo paga-se aluguel do cômodo onde hoje se situa a farmácia, ao invés de se usar o imóvel inaugurado em Dezembro de 2016 afim de alojar a Farmácia Municipal ?</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/638/requerimento_no_75_-__receber_terras_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/638/requerimento_no_75_-__receber_terras_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 Quando pedido, qual a forma do cidadão receber caminhão de terra através do Poder Público?_x000D_
 Qual o critério usado no atendimento dessa demanda?</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, cópias das sindicâncias aberta para apurar supostas irregularidades na distribuição de merenda escolar.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/640/requerimento_no_77_-__copia_das_atividades_do_se_wmVUksi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/640/requerimento_no_77_-__copia_das_atividades_do_se_wmVUksi.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações acerca das atividades da Ouvidoria do Município, como pedido de informações, reclamações, críticas, elogios, etc_x000D_
 - Quantos processos foram protocolados na Ouvidoria em 2017? Enviar relatório;_x000D_
 - Quantos processos receberam respostas ou retorno por parte da Ouvidoria? Enviar relatório.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal cópias do Processo licitatório da contratação da empresa que fará a apreensão de animais de médio e grande porte.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/642/requerimento_no_79_-__informacoes_de_cameras_adq_H4Ki40I.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/642/requerimento_no_79_-__informacoes_de_cameras_adq_H4Ki40I.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer da Prefeitura Municipal as seguintes informações em relação as sistema de Monitoramento:_x000D_
 - quantas câmeras para monitoramento no Município foram adquiridas pela Prefeitura?_x000D_
 - quantas foram doadas pelo Poder Legislativo?_x000D_
 - onde foram instaladas todas as câmeras adquiridas e doadas?_x000D_
 - remeter cópia de todo processo licitatório (notas fiscais e empenhos) relativos a compra destes equipamentos._x000D_
 - relatar a capacidade do equipamento de monitoramento adquirido, bem como alcance e aplicações devidas, capacidade de gravação, etc..._x000D_
 - relatar um breve histórico deste sistema (como funciona, onde foi instalado o sistema, quem fazia ou faz o monitoramento etc...);</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_80_-__informacoes_a_respeito_da__8PPZyJk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_80_-__informacoes_a_respeito_da__8PPZyJk.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer da Prefeitura Municipal as seguintes informações em relação a COPASA:_x000D_
 - relação de todos os bens móveis e imóveis (incluindo as redes subterrâneas) que foram doadas pelo Município à COPASA quando da celebração do Convênio firmado entre as partes e nos anos posteriores;_x000D_
 - relação dos documentos comprobatórios das doações realizadas.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações a respeito da Comissão do Controle Interno da Prefeitura  Municipal:_x000D_
 - Houve a nomeação para a Comissão do Controle Interno da Prefeitura?_x000D_
 - Se sim, quais são os servidores nomeados?</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/645/requerimento_no_82_-__informacoes_do_repasse_de__DHwxmsr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/645/requerimento_no_82_-__informacoes_do_repasse_de__DHwxmsr.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 Como está sendo o repasse de recursos da Prefeitura de Municipal de Itaú de Minas para Santa Casa de Passos, nos últimos 03 ( três) anos?_x000D_
 Subvenção?_x000D_
 Contribuição?_x000D_
 Compra de serviços? e_x000D_
 outros?_x000D_
 Especificar os valores.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/706/requerimento_no_83_-__regime_de_urgencia_simples_AEgNd6N.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/706/requerimento_no_83_-__regime_de_urgencia_simples_AEgNd6N.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requer que seja apreciado em regime de URGÊNCIA SIMPLES, ao PROJETO DE LEI Nº 32/17 – MODIFICA OS DISPOSITIVOS QUE MENCIONA NA LEI Nº 915, DE 25 DE JULHO DE 2014, QUE DISPÕE SOBRE O “PROGRAMA FAMÍLIA ACOLHEDORA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>O vereador qu esta subscreve requer do Executivo Municipal informações de quais são os servidores cedidos pela Prefeitura de Itaú de Minas para outros órgãos com onus para a Administração Municipal?_x000D_
 -	relacionar nome, função, valor da remuneração e a denominação do órgão que solicitou o servidor.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/708/requerimento_no_85_-__copia_de_todas_as_publicac_G2asz6o.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/708/requerimento_no_85_-__copia_de_todas_as_publicac_G2asz6o.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve  requer do Executivo Municipal cópias de todas as publicações da Prefeitura no Jornal Cidade, contendo as seguintes informações:_x000D_
 - Preço pago pelos serviços;_x000D_
 - Quais as matérias pagas;_x000D_
 - Cópia dos empenhos e cheques que comprovam pagamentos;_x000D_
 - Cópia do procedimento licitatório;_x000D_
 -  Qual a metragem de cada matéria paga.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>O(s) Vereador(s) que esta subscreve(m)  requere(m) do Executivo Municipal a(s) seguinte(s) informação (s):_x000D_
 - quantas férias prêmios a Administração pagou nos anos de 2016 e 2017?_x000D_
 - qual o montante destes pagamentos realizados em 2016 e 2017?_x000D_
 - quantas férias foram já requeridas ainda faltam para serem pagas e qual o montante destas férias?</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/710/requerimento_no_87_-__requer_informacoes__do_sem_BqtbLzR.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/710/requerimento_no_87_-__requer_informacoes__do_sem_BqtbLzR.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer do Executivo Municipal informações acerca do SEMPRE - Sindicato dos Empregados da Prefeitura Municipal de Itaú de Minas, que são:_x000D_
 1) Quais são  os membros atuais da diretoria?_x000D_
 2) Quais as Obras do SEMPRE?_x000D_
 3) Escritura do terreno;_x000D_
 4) Alvará  de construção;_x000D_
 5) Quais os benefícios que o SEMPRE oferece aos servidores públicos?_x000D_
 6) Quando são realizadas as eleições do SEMPRE?</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>ANTONIO DOS REIS NUNES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/711/requerimento_no_88_-__requer_convocacao_do_secre_isV8d0n.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/711/requerimento_no_88_-__requer_convocacao_do_secre_isV8d0n.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer deste Plenário a convocação do Secretário Municipal de Finanças para tratar de assuntos ligados a prestação de contas do ano de 2016, se possível na próxima sessão ordinária.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/712/requerimento_no_89_-__requer_informacoes_das_fil_roxqWDN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/712/requerimento_no_89_-__requer_informacoes_das_fil_roxqWDN.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações a respeito as filas nos PSFs em nossa cidade._x000D_
 Qual o  motivo das filas nos PSFs, que inicia às 5:00 horas da manhã.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/713/requerimento_no_90_-__requer_informacoes_dos_ser_tqgkKGm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/713/requerimento_no_90_-__requer_informacoes_dos_ser_tqgkKGm.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 a) Relação atualizada de todos os servidores públicos efetivos e estáveis no cargo._x000D_
 b) Relação atualizada de todos os servidores públicos efetivos e ainda em estágio probatório._x000D_
 c) Relação atualizada de todos os servidores públicos contratados._x000D_
 d) Relação atualizada de todos os servidores públicos comissionados._x000D_
 e) Relação atualizada de todos os servidores públicos comissionados sem vínculo efetivo._x000D_
 f) Relação atualizada de todos os secretários municipais.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve  requer do Executivo Municipal as seguintes informações em relação a precariedade do sistema de iluminação público nos locais abaixo descritos:_x000D_
 - Já é sabido da precariedade da iluminação no bairro Jardim Pinheiro, onde moradores há tempos vem sofrendo com a falta de iluminação, mas precisamente nas ruas Piauí e Paraná.  A prefeitura já tomou alguma providencia sobre o local? _x000D_
 - No bairro Alvorada, precisamente na Rua Antonio P. Brito, próximo a residência nº 445,  vimos o mesmo problema do bairro Jardim Pinheiro, onde temos o poste e não temos nem o braço e nem a luminária. Há previsões de quando será feito o reparo nestas localidades? _x000D_
 - No fim da avenida liberdade ocorre o mesmo problema, até com um agravante maior, que é a falta de poste. Que providências foram tomadas? _x000D_
 - Caso nenhuma providência ainda não foi tomada, o que a prefeitura fará para resolver os sérios problemas da falta de iluminação? _x000D_
 - A prefeitura já fez algum tipo de levantamento? Se</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, ANTONIO DOS REIS NUNES, DAVI OLIVEIRA DE SOUSA, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requerem que sejam apreciados em regime de URGÊNCIA ESPECIAL, O PROJETO DE RESOLUÇÃO Nº 06/17 - Altera dispositivo que menciona na Resolução nº 213/06 Regimento Interno da Câmara Municipal de Itaú de  Minas/MG._x000D_
 _x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 Sala das Sessões, em 15 de agosto de 2017._x000D_
 Donizetti Antonio de Amorim_x000D_
 Vereador_x000D_
 Gilmar dos Santos Chaves_x000D_
 Vereador_x000D_
 Matheus Vilela Silva_x000D_
 1º Secretário_x000D_
 Oberdan Faria_x000D_
 Vereador_x000D_
 Roberto Gonçalves Vieira_x000D_
 Vereador</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/716/requerimento_no_94_-_requer_informacoes_do_compac_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/716/requerimento_no_94_-_requer_informacoes_do_compac_-_davi.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 a) O COMPAC (Conselho Municipal de Preservação ao Patrimônio Cultural) está ativo no município de Itaú de Minas?_x000D_
 b) Quais são seus atuais membros? (no caso de estar ativo)_x000D_
 c) Qual foi a arrecadação, através do COMPAC, do ICMS Cultural nos 2012 a 2014?</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/717/requerimento_no_95_-_requer_informacoes_do_proje_DqojB27.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/717/requerimento_no_95_-_requer_informacoes_do_proje_DqojB27.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 Qual tem sido o tempo médio gasto para a aprovação de projeto arquitetônico contado desde o protocolo de entrada?</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, ANTONIO DOS REIS NUNES, DENIS DONIZETTI MAGALHÃES, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/718/requerimento_no_96_-_urgencia_especial_ao_projet_V2Eqxzn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/718/requerimento_no_96_-_urgencia_especial_ao_projet_V2Eqxzn.pdf</t>
   </si>
   <si>
     <t>Exmos. Srs. Vereadores da Câmara Municipal de Itaú de Minas._x000D_
 _x000D_
 A Mesa Diretora abaixo assinada, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, o Projeto de Lei nº 33/17 – Aprova o Plano Municipal de gestão integrada de resíduos sólidos de Itaú de  Minas e dá outras providências._x000D_
 _x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 Sala das Sessões, em 17 de agosto de 2017._x000D_
 Davi Oliveira de Sousa_x000D_
 Presidente da Mesa_x000D_
 Denis Donizetti Magalhães_x000D_
 Vice-Presidente_x000D_
 Matheus Vilela Silva_x000D_
 1º Secretário</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/721/requerimento_no_97_-_informacoes_sobre_o_distrit_MPDbjyb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/721/requerimento_no_97_-_informacoes_sobre_o_distrit_MPDbjyb.pdf</t>
   </si>
   <si>
     <t>A Vereadora  que esta  subscreve  requer do Executivo Municipal informações  sobre o andamento das ações  judiciais dos terrenos localizados no  Distrito Industrial,  que são:_x000D_
 - Quantos terrenos estão judicializados?_x000D_
 - Qual  a  estratégia da Administração para atender os novos pedidos de empresários?</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo  Municipal informações a respeito dos médicos que atendem no Programa Saúde da Família - PSFs:_x000D_
  - Qual a carga horária total dos médicos que atendem ao Programa Saúde da Família;_x000D_
 - como os médicos devem distribuir este horário e qual o embasamento legal para cumprimento de horário com visita domiciliares;_x000D_
 - como se comprova formalmente que os médicos estão fazendo as visitas domiciliares e qual a média de visitas ?_x000D_
 - há horário específico para que o médico esteja no PSF e não dê atendimento, e qual serviço ele dever realizar neste horário?</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/719/requerimento_no_99_-_escola_do_legislativo_e_par_qIKpQZG.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/719/requerimento_no_99_-_escola_do_legislativo_e_par_qIKpQZG.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário junto a Mesa Diretora desta Casa de Leis, a criação dos seguintes Programas no Legislativo Municipal: Escola do Legislativo e Parlamento Jovem nos moldes das minutas de Projeto de Resolução que seguem anexas._x000D_
 Também requer que sejam inseridos tais programas na proposta orçamentária da Câmara para o Exercício de 2018 e no Plano Plurianual 2018/2021.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/720/requerimento_no_100_-_ouvidoria_e_balcao_da_cida_tKRLZC2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/720/requerimento_no_100_-_ouvidoria_e_balcao_da_cida_tKRLZC2.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 O vereador que esta subscreve, requer ao Plenário junto a Mesa Diretora desta Casa de Leis, a criação dos seguintes Programas no Legislativo Municipal: Ouvidoria e Balcão da Cidadania nos moldes das minutas de Projeto de Resolução que seguem anexas._x000D_
 Também requer que sejam inseridos tais programas na proposta orçamentária da Câmara para o Exercício de 2018 e no Plano Plurianual 2018/2021</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/723/requerimento_no_101_-_requer_copia_da_empresa_ci_YqsQuJX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/723/requerimento_no_101_-_requer_copia_da_empresa_ci_YqsQuJX.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora que esta subscreve requer do Executivo Municipal, cópia dos documentos resultantes da Auditoria referente ao Exercício Financeiro da Prefeitura Municipal de Itaú de Minas em 2016, realizada pela Empresa Sinopse apresentado de forma resumida em Sessão Ordinária desta Casa de Leis.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que o Secretário Municipal de Saúde aponte de maneira formal acerca da oferta de parceria que a Comissão de Educação, Saúde e Assistência propôs à Secretaria com o objetivo de reformular e fazer as adaptações necessárias no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, requer que seja apreciado em regime de URGÊNCIA SIMPLES, o PROJETO DE LEI Nº 34/17 – Autoriza o Poder Executivo  a  abrir crédito especial na Lei nº974/2016 - Que estima a receita e fixa a despesa do Município de Itaú de Minas/MG  para o exercício financeiro de 2017, e dá outras providências._x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>OBERDAN FARIA, DONIZETTI ANTONIO DE AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_no_104_-_convoca_norival__-_oberdan.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_no_104_-_convoca_norival__-_oberdan.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer que na  Sessão Ordinária do dia 05 de setembro de 2017, seja convidado o ex Prefeito Norival Francisco de Lima para vir prestar esclarecimentos sobre a prestação de contas do Exercício de 2016 tendo em vista os apontamentos feitos pela Auditoria apresentada na última sessão ordinária desta Casa de Leis.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - Quais são os produtos que são coprocessados pela votorantin?_x000D_
 - Quais os tipos de impostos/taxas/tributos que o município recebe para atividade de coprocessamento?_x000D_
 - Remeter cópias de todas as notas fiscais e valores recolhidos para os cofres públicos da Prefeitura Municipal de Itaú de Minas em 2016 e 2017, referente a coprocessamento da Votoratin.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo municipal cópias dos 02 (dois) processos licitatórios que a empresa SINOPSE participou como licitante em 2017.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_no_108_-_convoca_ubirajara_para_pre_Jt45FFs.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_no_108_-_convoca_ubirajara_para_pre_Jt45FFs.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer a convocação do Secretário Municipal de Finanças – Sr. Ubirajara Marques - para vir prestar à esta Casa da Leis esclarecimentos sobre as contas parciais do ano de 2017 da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_no_109_-_ok__diarias_de__viagens_-__KhNyTLk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_no_109_-_ok__diarias_de__viagens_-__KhNyTLk.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, cópias de decreto que regulamenta as diárias de  viagens da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_no_110_-_solicita_que_tome_providen_KkCtClJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_no_110_-_solicita_que_tome_providen_KkCtClJ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer de V. Exa. a manifestação acerca do abaixo exposto:_x000D_
 - Tendo recebido convite para integrar uma Comitiva peregrina de cavaleiros partindo do Município de Pratápolis/MG com destino a cidade de Aparecida do Norte/SP prevista para acontecer entre os dias 21 à 31 de agosto do ano em curso, aceitei o honroso convite para ser um integrante itauense nesta comitiva;_x000D_
 - Ciente de que houve a alteração da sessão ordinária anteriormente prevista para o dia 29 de agosto – sendo esta transferida para o dia 04 de setembro, me programei para estar presente a sessão do dia 22 de agosto, pois estando ainda na região, poderia me deslocar de carro até Itaú de Minas no referido dia, participar da sessão e retornar para a comitiva naquela mesma noite;_x000D_
 - Mas fui surpreendido pela mudança no horário da sessão que, naquele dia, ao contrário de acontecer as 19:30h, aconteceu as 16:30h tendo em vista a aprovação do projeto de Resolução no dia 18 de agosto que alterou o horário</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_no_111_-_solicita_informacoes_a_res_U2uQuUL.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_no_111_-_solicita_informacoes_a_res_U2uQuUL.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, requer, na forma regimental e, depois de ouvido o plenário, o seguinte:_x000D_
 1) que o Poder Executivo, através do setor competente, dê cumprimento tempestivo e adequado ao artigo 116 da Lei Orgânica do município de Itaú de minas e que encaminhe, a esta Casa de Leis, os relatórios de que trata a Lei de Responsabilidade Fiscal, a Lei Federal nº 101/00, contemplando prioritariamente as seguintes informações:_x000D_
 a) Artigo 116 – O prefeito Municipal enviará a Câmara, até o dia 15 de cada mês, os balancetes contábeis e orçamentários juntamente com as cópias dos respectivos documentos que deram origem as operações escrituradas no mês imediatamente anterior. (Lei Orgânica Municipal);_x000D_
 b) que seja enviada bimestralmente, juntamente com a documentação disposto no artigo 116 da Lei Orgânica:_x000D_
 I. A verificação de que a realização da receita esta comportando ou não o cumprimento das metas de resultado primário ou nominal estabelecidas no Anexo de Metas Fiscais conforme artigo 9</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_no_112_-_copias_dos_repasses_da_pre_7W0xQsn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_no_112_-_copias_dos_repasses_da_pre_7W0xQsn.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, cópias dos repasses da Prefeitura Municipal para os convênios dos Bancos, Sindicatos, Plano de Saúde, e outros, descontados em folha de pagamento, dos últimos 03 (três) meses, sendo especificadas as datas de repasse para cada um.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/735/requerimento_no_113_-_relacao_dos_gastos_na_manu_m6IGf4F.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/735/requerimento_no_113_-_relacao_dos_gastos_na_manu_m6IGf4F.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 - relação dos gastos efetuados na manutenção de todas as máquinas pesadas da Prefeitura Municipal em 2016 e 2017</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_no_114_-_relacao_dos_gastos_na_manu_2efVD5G.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_no_114_-_relacao_dos_gastos_na_manu_2efVD5G.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 - relação dos gastos efetuados na manutenção na máquina Pá Carregadeira – W20 - da Prefeitura Municipal em 2016 e 2017</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_no_115_-_dequem_eacomprtencia_da_il_3lwZ4l3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_no_115_-_dequem_eacomprtencia_da_il_3lwZ4l3.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 De quem é a competência para a iluminação pública frontal ao local conhecido como “Barracão da Cohab”?</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_no_116_-_relacao_dos_servidores__qu_a7J1BlI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_no_116_-_relacao_dos_servidores__qu_a7J1BlI.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - Relação de todos os servidores públicos que recebem adicional por serviço insalubre._x000D_
 - Grau de insalubridade de cada servidor que recebe o adicional por serviço insalubre, bem como a portaria que define e sustenta legalmente o grau percebido por cada servidor diante do trabalho insalubre que desempenha._x000D_
 - Relação de todos os servidores públicos que requereram insalubridade e tiveram o pedido negado, assim como o motivo de cada negativa.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_no_117_-_urgenia_especial_ao_projet_ps5HvCb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_no_117_-_urgenia_especial_ao_projet_ps5HvCb.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, conforme solicitação do Executivo Municipal, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, o Projeto de Lei n. 37 que Autoriza o Executivo o Município de Itaú de Minas a contratar com o BDMG – operações de crédito com outorga de garantia e dá outras providências._x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 _x000D_
 Sala das Sessões, em 26 de setembro de 2017._x000D_
 Davi Oliveira de Sousa_x000D_
 Presidente da Mesa_x000D_
 Denis Donizetti Magalhães_x000D_
 Vice-Presidente_x000D_
 Matheus Vilela Silva_x000D_
 1º Secretário_x000D_
 Juliana Mattar_x000D_
 2ª Secretária</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_no_118_-_qual_o_vinculo_da_planej_c_1ZQQwgr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_no_118_-_qual_o_vinculo_da_planej_c_1ZQQwgr.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 _x000D_
 O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 - qual o vínculo atual da empresa Planej para com a Administração?_x000D_
 - discriminar quais os serviços prestados pelas empresas Sinopse, Planej e Adonai;_x000D_
 - como se justifica a contratação de 3 empresas que tem a capacidade de executar os serviços necessários da Administração uma vez que nos contratos sociais delas estariam qualificadas para tal?</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_no_119_-_jornal__cidade_-__donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_no_119_-_jornal__cidade_-__donizetti.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 - No processo licitatório que culminou com a contratação do Jornal Cidade em 2017, de quem foi a decisão ou a orientação para que a modalidade do processo não acontecesse através na modalidade Registro de Preço.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_no_121_-_despesas_com_pessoal_-__donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_no_121_-_despesas_com_pessoal_-__donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 - demonstrativo de evolução das despesas com pessoal da Prefeitura nos anos de 2016 e 2017.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_no_122_-_copias__de_todos_os_docume_Z00qdTb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_no_122_-_copias__de_todos_os_docume_Z00qdTb.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer do Executivo  Municipal, cópia de todos os documentos que dizem respeito aos gastos com a frota do Município, desde janeiro de 2017 até a presente data, ou sejam, os documentos relacionados com abastecimento dos veículos, lavação, consertos e manutenção, bem como, enviar cópia das requisições dos serviços, das autorizações de despesas (ordem de serviços), de todos os cupons de controle emitidos pelo Posto de Combustível, suas Notas Fiscais e dos seus respectivos empenhos, bem como, relatórios de gastos com a frota do município e relatório diário de cada veículo do Município com quilometragem de saída e retorno, serviços realizado ou atendimento feito diariamente; _x000D_
 Requer ainda cópia de inteiro teor do último processo licitatório para aquisição de combustível, desde o orçamento, projeto básico, até cópia do contrato.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_no_123_-_informacoes_da_receita_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_no_123_-_informacoes_da_receita_-_matheus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer do Executivo Municipal as seguintes  informações:_x000D_
 a) quanto a receita:_x000D_
 - relatório de receita detalhada do Município no Exercício de 2016 (mês a mês);_x000D_
 - relatório de receita detalhada do Município no Exercício de 2017 (mês a mês) até a data do   envio da resposta;_x000D_
 b) quanto a empenhos:_x000D_
 - relação de empenhos anulados mês a mês em 2017;_x000D_
 - relação de empenhos liquidados mês a mês em 2017;_x000D_
 - relação de empenhos pagos mês a mês em 2017;_x000D_
 c) total do valor de inscritos em  restos à pagar da Administração 2013/2016;_x000D_
 d) Percentual atingido até o mês de setembro com despesa de pessoal da Prefeitura Municipal;</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requero do Executivo Municipal a relação dos membros e suplentes que compões atualmente os seguintes Conselhos Municipais:_x000D_
 - Conselho Municipal de Educação;_x000D_
 - Conselho Municipal de Saúde;_x000D_
 - Conselho Municipal de Assistência Social;_x000D_
 - Conselho Municipal da Criança e do Adolescente._x000D_
 Com relação aos Conselhos Municipais dos Direitos da Mulher; do Idoso,  COMUD e o COMPAC – Conselho Municipal do Patrimônio Artístico e Cultural e nos foi informado em julho do corrente ano que estavam em fase de reestruturação e desejamos saber se esta reestruturação já foi finalizada e qual a situação que eles se encontram. Se tiverem compostos, solicitamos também a relação dos membros e suplentes. _x000D_
 Também solicitamos as atas das reuniões de todos os conselhos acima citados referentes aos anos de 2015, 2016 e 2017.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 •	cópias dos CNPJ com os devidos CNAE - utilizados nos processos licitatórios realizados desde 2009 até a presente data, no quais participaram as  empresas relacionadas:_x000D_
 - Itaú Tintas Ltda. – ME_x000D_
 - Cássia Produtos e Serviços Ltda. – ME_x000D_
 - Mundial Produtos e Serviços Ltda. - ME _x000D_
 - Universo Produtos e Serviços Ltda. – ME_x000D_
 - Sebastião Natan Lemos Paim  - ??????_x000D_
 _x000D_
 •	Relacionar cada CNPJ e CNAE ao número do Processo Licitatório informado.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_no_126_-_informacaoes_a_respeito_da_2AeEKZy.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_no_126_-_informacaoes_a_respeito_da_2AeEKZy.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações a respeito da Farmácia Municipal, que são:_x000D_
 - Relação dos medicamentos que tinha na Farmácia no ano de 2016 e 201;_x000D_
 - É a Mesma quantidade de medicamentos que comprava no ano de 2016 e no de 2016;_x000D_
 - Qual o valor que o governo repassou ano de 2016 e 2017;_x000D_
 - Quem é o responsável pela compra do medicamento? _x000D_
 - Teve autorização para comprar menos medicamentos? quem foi o responsável?_x000D_
 - Como funciona o controle de estoque do medicamento?_x000D_
 - Relação da compra dos medicamentos, de todos os itens, mês a mês, doa ano de 2016 e 2017._x000D_
 - Quantidade de doação do medicamento do ano de 2016 e 2017.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_no_127_-_informacaoes_a_respeito_da_H5DZS50.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_no_127_-_informacaoes_a_respeito_da_H5DZS50.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - qual a quantidade de tintas adquiridas pela Administração Municipal em 2017?_x000D_
 - remeter cópia de todas as notas fiscais relativas a estas despesas.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_no_128_-_informacaoes_a_respeito_ca_obA4fPp.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_no_128_-_informacaoes_a_respeito_ca_obA4fPp.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - A Administração Municipal adquiriu uma cafeteira em 2017? Em caso afirmativo remeter cópia do empenho, nota fiscal e do todo processo licitatório (dispensa se for o caso devidas cotações de preços).</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - O valor do imóvel locado pela Prefeitura onde está instalada atualmente a Farmácia Municipal;_x000D_
 - nome do proprietário do imóvel;_x000D_
 - exposição dos motivos pelos quais a Administração Municipal ainda não fez a transferência da Farmácia para nova construção feita para esta finalidade.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 _x000D_
 - exposição dos motivos pelos quais a Administração Municipal não disponiblilizou transporte suficiente para atender a todos os estudantes itauenses que prestaram o ENEM na cidade de Passos no último domingo.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_no_131_-_notas_e_empenhos_referente_ubbTHPn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_no_131_-_notas_e_empenhos_referente_ubbTHPn.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 _x000D_
 - notas e empenhos referentes as despesas com marmitex, refeições e afins adquiridos pela Prefeitura Municipal nos últimos 03 meses, com discriminação dos fornecedores que receberam por estas despesas.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer seguinte informação do Executivo Municipal:_x000D_
 - relação completa dos medicamentos constantes do estoque da Farmácia Municipal na data do envio da resposta a este requerimento.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_no_133_-_total_dos_gastos_e_relator_WybJ4fe.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_no_133_-_total_dos_gastos_e_relator_WybJ4fe.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer seguinte informação do Executivo Municipal:_x000D_
 - total dos gastos e relatórios das despesas lançadas na rubrica – Manutenção da Vigilância no Exercício de 2017; _x000D_
 - relação do número de vigia/vigilantes/guardas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_no_134_-_lista_dos_professores_que__qEw74Lm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_no_134_-_lista_dos_professores_que__qEw74Lm.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - lista dos professores que recebem o pagamento através do FUNDEB ( se recebem salário integral, se parcial ou complemento);_x000D_
 - como é repassada anualmente a verba do FUNDEB?_x000D_
 - quantas parcelas são devidas ao FUNDEB anualmente?_x000D_
 - o que já se recebeu de FUNDEB EM 2017?</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - como é p sistema adotado pela Administração Municipal para a concessão de diárias aos motoristas das ambulâncias?_x000D_
 -seria possível adotar o modelo similar pela Prefeitura de São Sebastião do Paraíso que segue anexo?</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_139_-_relacao_de_ajuda_a_nycolas_uSWqE6d.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_139_-_relacao_de_ajuda_a_nycolas_uSWqE6d.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer relação de todo tipo de ajuda dada pela Prefeitura ao menino Nycolas Henrique Mota Amorim , nos anos de 2016 e 2017.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1230/requerimento_no_140_-_relacao_analitica_e_de_em_tGMhmLX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1230/requerimento_no_140_-_relacao_analitica_e_de_em_tGMhmLX.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 _x000D_
 _x000D_
 O vereador que esta subscreve, requer do Executivo Municipal as seguintes informações a serem enviados no início de 2018:_x000D_
 a) quanto a receita:_x000D_
 - relatório de receita detalhada do Município nos meses de novembro e dezembro de 2017;_x000D_
 b) quanto a empenhos:_x000D_
 - relação de empenhos anulados nos meses de novembro e dezembro de 2017;_x000D_
 - relação de empenhos liquidados nos meses de novembro e dezembro de 2017;_x000D_
 - relação de empenhos pagos nos meses de novembro e dezembro de 2017;_x000D_
 c) total do valor de inscritos em restos à pagar no ano de 2017;_x000D_
 d) percentual atingido até dezembro de 2017 com despesa de pessoal da Prefeitura Municipal;_x000D_
 e) Dívida flutuante.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1231/requerimento_no_141_-_relacao_dos_comprovantes__85HKhMr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1231/requerimento_no_141_-_relacao_dos_comprovantes__85HKhMr.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 _x000D_
 _x000D_
 O Vereador que esta subscreve requer do Executivo Municipal providências junto ao Executivo Municipal, relação com os comprovantes (empenhos) de gastos com todos os veículos, máquinas e equipamentos terceirizados que prestam todo tipo de serviço para Administração, bem como cópia dos contratos e devida identificação de cada veículo contratado em 2017.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_no_143_-_requer_urgencia_especial_a_Zib4nmE.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_no_143_-_requer_urgencia_especial_a_Zib4nmE.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, conforme solicitação do Executivo Municipal, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, o Projeto de Lei n. 53/17 que Altera a Lei nº 974/2016 - Que estima a receita e fixa a despesa do Município de Itaú de Minas/MG para o exercício financeiro de 2017 e dá outras providências._x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 Sala das Sessões, em 11 de dezembro de 2017._x000D_
 Davi Oliveira de Sousa_x000D_
 Presidente da Mesa_x000D_
 Denis Donizetti Magalhães_x000D_
 Vice-Presidente_x000D_
 Matheus Vilela Silva_x000D_
 1º Secretário_x000D_
 Juliana Mattar_x000D_
 2ª Secretária</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_no_144_-_requer_urgencia_especial_a_yZLzJho.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_no_144_-_requer_urgencia_especial_a_yZLzJho.pdf</t>
   </si>
   <si>
     <t>Ilmos. Srs. Vereadores da Câmara Municipal de Itaú de Minas._x000D_
 _x000D_
 _x000D_
 A Mesa Diretora abaixo assinada, conforme solicitação do Executivo Municipal, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, o Projeto de Lei n. 54/17 Autoiza a concessão de subvenções, auxílios e contribuições no exercício de 2018 e dá outras providências._x000D_
 _x000D_
 A solicitação visa dar agilidade a tramitação deste Projeto da qual será necessária uma pronta apreciação, sem o que perderá a oportunidade e eficácia. _x000D_
 Sala das Sessões, em 20 de dezembro de 2017._x000D_
 Davi Oliveira de Sousa_x000D_
 Presidente da Mesa_x000D_
 Denis Donizetti Magalhães_x000D_
 Vice-Presidente_x000D_
 Matheus Vilela Silva_x000D_
 1º Secretário_x000D_
 Juliana Mattar_x000D_
 2ª Secretária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
@@ -4721,67 +4721,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/415/projeto_de_lei_no_01.17_-_implantacao_de_ilumina_t5tHY06.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/416/projeto_de_lei_no_02.17-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/projeto_de_lei_no_03.17_-_revisao_geral_dos_serv_1Yo61ZB.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/projeto_de_lei_no_04.17_-_reajuste_magisterio_pu_rOpnXi2.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/417/projeto_de_lei_no_05.17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/418/projeto_de_lei_no_06.17-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/419/projeto_de_lei_no_07.17_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/420/projeto_de_lei_n.09_zetinho_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/421/projeto_de_lei_n_11.17_-_altera_denominacao_de_l_7kZ5iWt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/422/projeto_de_lei_n_12.17_-_altera_denominacao_de_l_Ae56uqO.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/423/projeto_de_lei_n_13.17_-_ok_altera_denominacao_d_FCqGKI5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_no__14.17_-_subvencao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/425/projeto_de_lei_no__15.17_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/426/projeto_de_lei_no_16_-__altera_conselho_do_espor_iMgJ2jD.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_no_19.17_-_altera_denominacao_de__3m79TOd.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/430/projeto_de_lei_no_23.17_-__denominacao_de_loteam_7liItvG.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/431/projeto_de_lei_no_24.17_-__evento_denomindado_se_3JinVUU.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/432/projeto_de_lei_n_25.17_-_pneus_adquiridos_pelos__GtNJuHk.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/433/projeto_de_lei_no_29.17-_mensagem_e_projeto_de_l_g1pgZ6H.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/434/projeto_de_lei_no_32_altera_lei_familia_acolhedora_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/435/projeto_de_lei_no_33.17_-_residuos_solidos_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/436/projeto_de_lei_no__34.17-_estagio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/437/projeto_de_lei_no_35.17_ppa_2018.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/438/redacao_final_projeto__36_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/439/redacao_final_projeto__36_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/440/projeto_de_lei_no_4018_-_abertura_de_credito_adi_aROgq4c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/441/projeto_de_lei_no_41.17_-_ok_abertura_de_credito_wGuS8uB.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/442/projeto_de_lei_no_43.17_-_ok_altera_denominacao__kt9mDpN.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/443/projeto_de_lei_no_44.17_-_modifica_dispositivo_q_QrSwNM9.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/444/projeto_de_lei_no_45.17_-_proibe_as_queimadas_-__Rldk5Bv.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/445/projeto_de_lei_no_46.17_-__declarado_de_utilidad_KhiaKrw.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/446/projeto_de_lei_no_47.17_-_turismo_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/447/projeto_de_lei_no_49.17_-_altera_denominacao_de__DGrGbR3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/448/projeto_de_lei_no_50.17.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/449/projeto_de_lei_no_53.17_altera_indice_suplementa_9lEKOJe.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/450/projeto_de_lei_no_54.17_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_01.17_-_dedetizacao_na_cidade_toda__WFUP5Xl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_02.17_-_reparos_necessarios_e_troca_RTC4cBT.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_03.17_-_pavimentacao_e_limpeza_do_t_Gmx8A1q.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_04.17_-_retirada_de_entulho_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_05.17_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_06.17_-_retirada_de_entulho_-_denis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_07.17_-_reparos_na_capela_bom_jesus_uGGE0Ia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_09.17_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_10_-_acumulo_de_agua_na_rua_azarias_jBFW31H.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_12.17_-_estrada_situacao_precaria_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_14.17_-__limpeza_no_mata_burro_que__V9r50ey.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_15.17_-__dav.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_16_-_reforma_ponte_estrada_e_mata_b_AcNGPhP.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_no_17_-_arvore_no_chao_ok_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_no_18_-_pavimentacao_na_rua_braziel_-__udmuYsg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_19_-_colocar_areia_no_pqrquinho_-_gilmar_ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_20_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_21_-_cinco_profissionais_de_educaca_jYaLhe1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_22_-_limpeza_nos_terrenos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_23_-__reparos_ou_troca_de_lampadas__tuNLe0j.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_24_-__retirada_de_entulho_e_reposic_zvF7K5D.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_25_-_bebedouro_no_terminal_rodoviar_WEYlR1F.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_26_-__contratar_medico_ginecologico_kirvsIu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_27_-_construcao_de_calcadas_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_28__-_construcao_de_calcadas_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_29__-_manutencao_na__rede_de_esgoto_hAb9Ny9.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_29__-_manutencao_na__rede_de_esgoto_l922Fmk.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_no_31__-_retirada_de_arvore__-_denis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_no_32__-_cascalhamento_e_escoamento_na_dgxKnyf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_33_-_melhorias_no_cemiterio_municip_bMdyI42.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_34_-_nivelamento_da_rua__-_denis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_35_-_comprar_tenda_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no_36.17_-_redutor_de_velocidade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no_37.17_-_construcao_de_um_recinto__-_denis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no_38.17_-_reforma_e_nivelamento_da_ru_DFQo6gM.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no_39.17_-_reforma_e_nivelamento_da_ru_XrxW02s.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no_40.17_-_reforma_e_nivelamento_da_ru_y1OKci2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no_41.17_-_estrada_bela_vista__-_denis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no_42.17_-_ambulancia_de_porte_grande__RzEl8PI.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no_43_-_construcao_de_quebra_molas_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no_44_-_para_tirar_goteira_no_ginasio__XDYUuoj.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no_46_-_construcao_da_quadra_de_esport_yc6N4Iw.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no_47_-_ok_reformulacao_dos_cargos_iso_k9cSxpo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no_48_-_dotacao_orcamentaria_a_reforma_08w8tvj.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no_50_-_plano_de_saude_para_os_servico_MgiDbFh.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no_52_-_bueiro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no_53_-_reforma_da_ponte_e_manutencao__HEofhhO.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no_54_-_limpeza_carpina_e_retirada_de__5NN9ENx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no_55_-_brinquedos_retirados_do_parqui_xHD7fgN.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no_56-_servicos_de_fisioterapia_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no_57-_reinicio_aulas_de_karate_-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no_59_-_guarita_nos_pontos_de_onibus_-_0CBgoyQ.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no_60_-_sistema_de_iluminacao_alimenta_b2GEsGT.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no_61_-_redutor_de_velocidade_e_guarit_hw5tuvL.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_62_-_fiscalizar_animais_soltos_na_c_QN57OYJ.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no_63_-_buraco_na_rua_-_denis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no_64_-_tampa_de_bueiro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no_65__-_denis.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no_66__-_silo_de_cimento_seja_adaptado_Osn4ecA.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no_67__-_placas_de_bem_vindo_e_boa_via_CQPeeJE.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no_68__-_reitrar_o_lixo_e_limpeza_no_t_XmZqrQ6.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no_69__-_troca_da_lampada_-_denis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no_70__-_avenida_liberdade_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_no_71__-_seguranca_na_camara_municipal_MqAztNn.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no_72__-_placas_de_ruas_-_davi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no_73_-_plantar_gramas_nos_terrenos_va_IJ4yNYV.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no_74_-_limpeza_no_distrito_industrial_CnZ1fpa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no_75_-_limpeza_na_estrada_taboca_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no_76_-_melhorias_na_chacara_sao_geral_LSxs2kl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no_77_-_manutencao_no_bueiro_entupdo_-_denis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no_78_-_aquisicao_de_uma_bob-cat_-_denis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no_79_-_reparos_em_lampadas_em_postes__nNIrKwm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no_81_-_adquirido_parque_de_calestenia_cHw3qhb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no_82.17_-_pontilhao_de_acesso_ao_bair_BWFN8y7.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no_83.17_-_zeladores_das_pracas_-_denis.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_no_84.17_-construir_calcada_em_frente__ja8Jzb2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no_85.17-providencias_em_relacao_ao_pr_ls688Dn.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no_86.17_-_construa_pequena_plataforma_oMPTm1f.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no_87.17-_cobertura_na_piscina_odelio__91A8eWa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no_88.17-_tomar_providencias_no_cemite_zSxTKgs.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no_91.17-_ponte_de_travessia_para_veic_Xtqt2jr.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no_92.17_-_gerador_no_parque_de_evento_ZMFU1ur.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no_93.17-_procongalmento_da_avenida_-__iNmgukd.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no_94.17-_permitir_a_locacao_do_ginasi_onfieaO.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no_95.17_-_adquirir_uma_pa_carregadeir_mXK1R3M.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no_96.17_-_ampliado_o_sistema_de_ilumi_subnX7s.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no_98.17_-_colocacao_de_barreira_de_pr_hWYO7dv.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no_99.17_-_afixacao_de_placas_educativ_5HR7b75.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no_100.17_-_colocar_cascalho_nas_estra_QyK82Im.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no_101.17_-_quebra_mola_na_rua_braziel_bBhNzgv.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no_102.17_-_substituicao_do_poste_-_denis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no_103.17_-_formalizar_o_bairro_santa__f6WxmpI.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no_104.17-_circulacao_de_pedestres_-_davi.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no_105.17-_proprietarios_descuidados_c_Fw8Ppv4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no_106.17_-ligamento_a_estrada__-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no_107.17_-subvencao_para_o_chame_ober_BQrAeOh.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_no_108.17-sinalizacao_de_transito_no_b_Ww9iMgf.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_no_110.17_-_para_que_seja_dado_o_nome__7DiKMnI.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_no_112.17_-_iluminacao_publica_no_bair_AF0DS9I.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_no_113.17_-_cerca_de_protecao_nas_trav_XLzvlEc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_no_114.17_-_operacoes_inslube_-_davi_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_no_115.17_-_ampliado_o_sistema_de_ilum_5lwOLUh.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_no_117.17_-_limpeza_geral_nas_ruas_do__iwUZzK8.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_no_118.17_-_boca_de_lobo_-_roberto_okk.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_no_119.17_-_instalacao_de_iluminacao_n_Jupao2k.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_no_120.17_-_incentivar_e_capacitr_pess_p5Pp0A6.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_no_122.17_-_limpeza_geral_na_limpeza_c_40n4WYR.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_no_123.17_-_reparos_no_calcamento_-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_no_124.17_-_reforma_geral_dos_sanitari_w4Gl5MY.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_no_125.17_-_reparos_no_sistema_de_ilum_RkcyFU8.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_no_126.17_-_reparos_na_rua_piaui_e_rua_VXhTwpi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_no_129.17_-_nivelar_a_rua_para_retirar_0ahrPM6.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_no_130.17_-_construcao_de_rampas_-_davi.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_no_131.17_-_delimitacao_de_vagas_para__xE1XCQC.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_no_132.17-_limpeza_do_corrego_da_aveni_ns1Fhyp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1130/indicacao_1332017_000064.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1131/indicacao_1342017_000063.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1132/indicacao_1352017_000062.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1133/indicacao_1362017_000061.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1134/indicacao_1372017_000059.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1135/indicacao_1382017_000058.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1136/indicacao_1402017_000056.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1137/indicacao_1412017_000057.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1138/indicacao_1422017_000052.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1139/indicacao_1432017_000051.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1140/indicacao_1442017_000050.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1141/indicacao_1452017_000049.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1142/indicacao_1462017_000048.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1143/indicacao_1472017_000047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1144/indicacao_1482017_000046.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1145/indicacao_1492017_000045.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1146/indicacao_1502017_000044.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1161/indicacao_1512017_000043.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1162/indicacao_1522017_000042.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1163/indicacao_1532017_000041.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1164/indicacao_1542017_000040.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1165/indicacao_1552017_000039.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1166/indicacao_1562017_000038.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1167/indicacao_1572017_000037.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_1582017_000036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1169/indicacao_1592017_000034.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1170/indicacao_1602017_000033.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1171/indicacao_1612017_000032.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1172/indicacao_1622017_000031.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1173/indicacao_1632017_000030.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1174/indicacao_1642017_000029.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_1652017_000028.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_1662017_000027.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_1672017_000026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_1682017_000025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_1692017_000024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1180/indicacao_1702017_000023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_1712017_000022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_1722017_000021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_1732017_000020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1184/indicacao_1742017_000019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1186/indicacao_1762017_000017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1187/indicacao_1772017_000016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1188/indicacao_1782017_000015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1189/indicacao_1792017_000014.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1190/indicacao_1802017_000013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1191/indicacao_1822017_000012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1192/indicacao_1832017_000011.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1193/indicacao_1842017_000010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1194/indicacao_1852017_000009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1195/indicacao_1862017_000008.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1196/indicacao_1872017_000007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1197/indicacao_1882017_000006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1198/indicacao_1892017_000005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1199/indicacao_1902017_000004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1200/indicacao_1912017_000003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/158/mocao_no_01.17_-_aplausos_ao_time_de_futebol_fem_9qYuN0w.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/160/mocao_no_03.2017_-_mocao_de_pesar_ao_ser_jose_cu_7GYhCus.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/161/mocao_no_04.2017_-_mocao_de_repudio_a_pec_-_todo_sjvckSJ.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/162/mocao_no_05.2017_-_mocao_de_aplausos_pelos_20_an_Q3RkWAb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/164/mocao_no_07.2017_-_mocao_de_a_associacao_de_pais_dc27ii9.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/165/mocao_no_08.2017_-_mocao_de_congratulacoes_ao_te_1ga97km.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/166/mocao_no_09.2017-__mocao_de_aplausos_ao_time_de__WNr1TX4.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/167/mocao_no_10.2017-_mocao_de_aplausos_ao_time_de_h_BAknTdk.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/169/mocao_no_12.2017-_mocao_de_louvor_a_escola_carme_w7wJdaC.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/170/mocao_no_13.2017-_mocao_de_repudiso_ao_sr_gilber_KBRAODs.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_17.2017-_mocao_de_aplauso_a_equipe_de_f_bazvrf3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/647/requerimento_no_02_-_davi.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/649/requerimento_no_04_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/650/requerimento_no_05_-_urgencia_especial_ao_projet_5IqaHwo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_06_-_copia_da_locacao_onde_funci_hHFl5Og.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/652/requerimento_no_08_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/653/requerimento_no_09_-_requer_informacoes_do_execu_Kow1H5E.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_10_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_13_-_requer_valores_gastos_com_t_LaILFt3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/657/requerimento_no_14_-_davi_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/658/requerimento_no_15_-_davi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/659/requerimento_no_16_requer_relacao_de_transporte_-_davi.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/660/requerimento_no_17_requer_relacao_de_convocados__0T1uQKl.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_20_requer_informacoes_a_respeito_MavWREg.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_21_requer_informacoes_a_respeito_AdCShuk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/665/requerimento_no_23_requer_informacoes_agente_pub_pPLGTbZ.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_no_24_requer_informacoes_da_divida__Y7bisgk.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1248/requerimento_no_25_requer_historico_de_navegaca_cXTXK7p.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/669/requerimento_no_28_urgencia_simples_ao_projeto_d_Tdkzine.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/670/requerimento_no_29_-_requer_lista_dos_aprovados__hjCn1XT.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/671/requerimento_no_30_-_requer_os_planos_da_adminis_oqr1NZN.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/673/requerimento_no_32_-_informacao_da_usina_de_reci_cNM0QGC.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/674/requerimento_no_33_-_requer_relacao_e_localizaca_1Nrg9Zv.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1240/requerimento_no_34_-_requer_o_motivo_da_retirad_5NeAPpO.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/676/requerimento_no_36_-_requer_a_convocacao_do_secr_SsYquku.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/678/requerimento_no_38_-_requer_informacooes_a_respe_MSMzeh3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/679/requerimento_no_39_-_requer_a_futura_informacoes_SU6NnaW.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/680/requerimento_no_40_-_o_que_o_corpo_de_bombeiro_n_SEUhp5Y.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/681/requerimento_no_41_-_requer_instalacao_das_comis_mxHLUUf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/682/requerimento_no_42_-_copia_de_documentos_referen_DInP4O2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/683/requerimento_no_43_-_relacao_de_todos_terrenos_v_GFOjXs9.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/684/requerimento_no_44_-_copias_das_contas_de_energi_v06EBiK.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/688/requerimento_no_48_-_ok_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/690/requerimento_no_50-_requer_copias_do_ponto_de_en_vlXerdm.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/692/requerimento_no_52-_requer_informacoes_da_arquid_6vvY0Di.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/693/requerimento_no_53_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/696/requerimento_no_56_-_requer_verbas_pagas_nos_cod_noG1bif.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/698/requerimento_no_58_-_irregularidade_na_aquisicao_A0oLQa9.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/699/requerimento_no_59_-_informacoes_referente_ao_se_tLxvG0F.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/701/requerimento_no_61_-_informacoes_da_area_desafet_KUky5WZ.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1241/requerimento_no_62_-_informacoes_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/702/requerimento_no_63_-__informacoes_das_secretaria_mrQyXkI.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/704/requerimento_no_65_-__requer_informacoes_a_respe_TYJYRFY.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/705/requerimento_no_66_-__ok_copias_dos_demonstrativ_LvZt7kz.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/requerimento_no_69_-__requer_informacoes_do_corp_wJGt6Ps.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/requerimento_no_71_-__requer_relacao__com__todas_Fv85IDd.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_72_urgencia_simples_ao_projeto_d_kqoRByN.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/636/requerimento_no_73_-__requer_informacao_sobre_a__3XxG5bl.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/637/requerimento_no_74_-__requer_informacao_a_respei_BJVK8G9.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/638/requerimento_no_75_-__receber_terras_-_davi.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/640/requerimento_no_77_-__copia_das_atividades_do_se_wmVUksi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/642/requerimento_no_79_-__informacoes_de_cameras_adq_H4Ki40I.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_80_-__informacoes_a_respeito_da__8PPZyJk.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/645/requerimento_no_82_-__informacoes_do_repasse_de__DHwxmsr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/706/requerimento_no_83_-__regime_de_urgencia_simples_AEgNd6N.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/708/requerimento_no_85_-__copia_de_todas_as_publicac_G2asz6o.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/710/requerimento_no_87_-__requer_informacoes__do_sem_BqtbLzR.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/711/requerimento_no_88_-__requer_convocacao_do_secre_isV8d0n.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/712/requerimento_no_89_-__requer_informacoes_das_fil_roxqWDN.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/713/requerimento_no_90_-__requer_informacoes_dos_ser_tqgkKGm.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/716/requerimento_no_94_-_requer_informacoes_do_compac_-_davi.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/717/requerimento_no_95_-_requer_informacoes_do_proje_DqojB27.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/718/requerimento_no_96_-_urgencia_especial_ao_projet_V2Eqxzn.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/721/requerimento_no_97_-_informacoes_sobre_o_distrit_MPDbjyb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/719/requerimento_no_99_-_escola_do_legislativo_e_par_qIKpQZG.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/720/requerimento_no_100_-_ouvidoria_e_balcao_da_cida_tKRLZC2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/723/requerimento_no_101_-_requer_copia_da_empresa_ci_YqsQuJX.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_no_104_-_convoca_norival__-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_no_108_-_convoca_ubirajara_para_pre_Jt45FFs.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_no_109_-_ok__diarias_de__viagens_-__KhNyTLk.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_no_110_-_solicita_que_tome_providen_KkCtClJ.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_no_111_-_solicita_informacoes_a_res_U2uQuUL.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_no_112_-_copias_dos_repasses_da_pre_7W0xQsn.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/735/requerimento_no_113_-_relacao_dos_gastos_na_manu_m6IGf4F.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_no_114_-_relacao_dos_gastos_na_manu_2efVD5G.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_no_115_-_dequem_eacomprtencia_da_il_3lwZ4l3.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_no_116_-_relacao_dos_servidores__qu_a7J1BlI.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_no_117_-_urgenia_especial_ao_projet_ps5HvCb.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_no_118_-_qual_o_vinculo_da_planej_c_1ZQQwgr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_no_119_-_jornal__cidade_-__donizetti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_no_121_-_despesas_com_pessoal_-__donizetti.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_no_122_-_copias__de_todos_os_docume_Z00qdTb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_no_123_-_informacoes_da_receita_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_no_126_-_informacaoes_a_respeito_da_2AeEKZy.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_no_127_-_informacaoes_a_respeito_da_H5DZS50.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_no_128_-_informacaoes_a_respeito_ca_obA4fPp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_no_131_-_notas_e_empenhos_referente_ubbTHPn.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_no_133_-_total_dos_gastos_e_relator_WybJ4fe.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_no_134_-_lista_dos_professores_que__qEw74Lm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_139_-_relacao_de_ajuda_a_nycolas_uSWqE6d.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1230/requerimento_no_140_-_relacao_analitica_e_de_em_tGMhmLX.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1231/requerimento_no_141_-_relacao_dos_comprovantes__85HKhMr.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_no_143_-_requer_urgencia_especial_a_Zib4nmE.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_no_144_-_requer_urgencia_especial_a_yZLzJho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/415/projeto_de_lei_no_01.17_-_implantacao_de_ilumina_t5tHY06.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/416/projeto_de_lei_no_02.17-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/projeto_de_lei_no_03.17_-_revisao_geral_dos_serv_1Yo61ZB.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/projeto_de_lei_no_04.17_-_reajuste_magisterio_pu_rOpnXi2.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/417/projeto_de_lei_no_05.17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/418/projeto_de_lei_no_06.17-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/419/projeto_de_lei_no_07.17_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/420/projeto_de_lei_n.09_zetinho_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/421/projeto_de_lei_n_11.17_-_altera_denominacao_de_l_7kZ5iWt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/422/projeto_de_lei_n_12.17_-_altera_denominacao_de_l_Ae56uqO.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/423/projeto_de_lei_n_13.17_-_ok_altera_denominacao_d_FCqGKI5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_no__14.17_-_subvencao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/425/projeto_de_lei_no__15.17_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/426/projeto_de_lei_no_16_-__altera_conselho_do_espor_iMgJ2jD.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_no_19.17_-_altera_denominacao_de__3m79TOd.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/430/projeto_de_lei_no_23.17_-__denominacao_de_loteam_7liItvG.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/431/projeto_de_lei_no_24.17_-__evento_denomindado_se_3JinVUU.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/432/projeto_de_lei_n_25.17_-_pneus_adquiridos_pelos__GtNJuHk.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/433/projeto_de_lei_no_29.17-_mensagem_e_projeto_de_l_g1pgZ6H.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/434/projeto_de_lei_no_32_altera_lei_familia_acolhedora_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/435/projeto_de_lei_no_33.17_-_residuos_solidos_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/436/projeto_de_lei_no__34.17-_estagio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/437/projeto_de_lei_no_35.17_ppa_2018.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/438/redacao_final_projeto__36_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/439/redacao_final_projeto__36_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/440/projeto_de_lei_no_4018_-_abertura_de_credito_adi_aROgq4c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/441/projeto_de_lei_no_41.17_-_ok_abertura_de_credito_wGuS8uB.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/442/projeto_de_lei_no_43.17_-_ok_altera_denominacao__kt9mDpN.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/443/projeto_de_lei_no_44.17_-_modifica_dispositivo_q_QrSwNM9.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/444/projeto_de_lei_no_45.17_-_proibe_as_queimadas_-__Rldk5Bv.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/445/projeto_de_lei_no_46.17_-__declarado_de_utilidad_KhiaKrw.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/446/projeto_de_lei_no_47.17_-_turismo_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/447/projeto_de_lei_no_49.17_-_altera_denominacao_de__DGrGbR3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/448/projeto_de_lei_no_50.17.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/449/projeto_de_lei_no_53.17_altera_indice_suplementa_9lEKOJe.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/450/projeto_de_lei_no_54.17_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/451/indicacao_no_01.17_-_dedetizacao_na_cidade_toda__WFUP5Xl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/452/indicacao_no_02.17_-_reparos_necessarios_e_troca_RTC4cBT.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/453/indicacao_no_03.17_-_pavimentacao_e_limpeza_do_t_Gmx8A1q.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/454/indicacao_no_04.17_-_retirada_de_entulho_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/455/indicacao_no_05.17_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/456/indicacao_no_06.17_-_retirada_de_entulho_-_denis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_no_07.17_-_reparos_na_capela_bom_jesus_uGGE0Ia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_no_09.17_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_no_10_-_acumulo_de_agua_na_rua_azarias_jBFW31H.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/459/indicacao_no_12.17_-_estrada_situacao_precaria_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/indicacao_no_14.17_-__limpeza_no_mata_burro_que__V9r50ey.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_no_15.17_-__dav.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_no_16_-_reforma_ponte_estrada_e_mata_b_AcNGPhP.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_no_17_-_arvore_no_chao_ok_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_no_18_-_pavimentacao_na_rua_braziel_-__udmuYsg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_no_19_-_colocar_areia_no_pqrquinho_-_gilmar_ok.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_no_20_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_no_21_-_cinco_profissionais_de_educaca_jYaLhe1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_no_22_-_limpeza_nos_terrenos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_no_23_-__reparos_ou_troca_de_lampadas__tuNLe0j.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_no_24_-__retirada_de_entulho_e_reposic_zvF7K5D.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_no_25_-_bebedouro_no_terminal_rodoviar_WEYlR1F.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_no_26_-__contratar_medico_ginecologico_kirvsIu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_27_-_construcao_de_calcadas_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_28__-_construcao_de_calcadas_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_29__-_manutencao_na__rede_de_esgoto_hAb9Ny9.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_no_29__-_manutencao_na__rede_de_esgoto_l922Fmk.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_no_31__-_retirada_de_arvore__-_denis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_no_32__-_cascalhamento_e_escoamento_na_dgxKnyf.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_no_33_-_melhorias_no_cemiterio_municip_bMdyI42.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_no_34_-_nivelamento_da_rua__-_denis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_no_35_-_comprar_tenda_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no_36.17_-_redutor_de_velocidade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no_37.17_-_construcao_de_um_recinto__-_denis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no_38.17_-_reforma_e_nivelamento_da_ru_DFQo6gM.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no_39.17_-_reforma_e_nivelamento_da_ru_XrxW02s.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no_40.17_-_reforma_e_nivelamento_da_ru_y1OKci2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no_41.17_-_estrada_bela_vista__-_denis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no_42.17_-_ambulancia_de_porte_grande__RzEl8PI.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no_43_-_construcao_de_quebra_molas_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no_44_-_para_tirar_goteira_no_ginasio__XDYUuoj.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no_46_-_construcao_da_quadra_de_esport_yc6N4Iw.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no_47_-_ok_reformulacao_dos_cargos_iso_k9cSxpo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no_48_-_dotacao_orcamentaria_a_reforma_08w8tvj.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no_50_-_plano_de_saude_para_os_servico_MgiDbFh.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no_52_-_bueiro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no_53_-_reforma_da_ponte_e_manutencao__HEofhhO.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no_54_-_limpeza_carpina_e_retirada_de__5NN9ENx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no_55_-_brinquedos_retirados_do_parqui_xHD7fgN.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no_56-_servicos_de_fisioterapia_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no_57-_reinicio_aulas_de_karate_-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no_59_-_guarita_nos_pontos_de_onibus_-_0CBgoyQ.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no_60_-_sistema_de_iluminacao_alimenta_b2GEsGT.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no_61_-_redutor_de_velocidade_e_guarit_hw5tuvL.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no_62_-_fiscalizar_animais_soltos_na_c_QN57OYJ.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no_63_-_buraco_na_rua_-_denis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no_64_-_tampa_de_bueiro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no_65__-_denis.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no_66__-_silo_de_cimento_seja_adaptado_Osn4ecA.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no_67__-_placas_de_bem_vindo_e_boa_via_CQPeeJE.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no_68__-_reitrar_o_lixo_e_limpeza_no_t_XmZqrQ6.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no_69__-_troca_da_lampada_-_denis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no_70__-_avenida_liberdade_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_no_71__-_seguranca_na_camara_municipal_MqAztNn.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no_72__-_placas_de_ruas_-_davi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no_73_-_plantar_gramas_nos_terrenos_va_IJ4yNYV.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no_74_-_limpeza_no_distrito_industrial_CnZ1fpa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no_75_-_limpeza_na_estrada_taboca_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no_76_-_melhorias_na_chacara_sao_geral_LSxs2kl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no_77_-_manutencao_no_bueiro_entupdo_-_denis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no_78_-_aquisicao_de_uma_bob-cat_-_denis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no_79_-_reparos_em_lampadas_em_postes__nNIrKwm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no_81_-_adquirido_parque_de_calestenia_cHw3qhb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no_82.17_-_pontilhao_de_acesso_ao_bair_BWFN8y7.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no_83.17_-_zeladores_das_pracas_-_denis.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_no_84.17_-construir_calcada_em_frente__ja8Jzb2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no_85.17-providencias_em_relacao_ao_pr_ls688Dn.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no_86.17_-_construa_pequena_plataforma_oMPTm1f.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no_87.17-_cobertura_na_piscina_odelio__91A8eWa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no_88.17-_tomar_providencias_no_cemite_zSxTKgs.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no_91.17-_ponte_de_travessia_para_veic_Xtqt2jr.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no_92.17_-_gerador_no_parque_de_evento_ZMFU1ur.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no_93.17-_procongalmento_da_avenida_-__iNmgukd.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no_94.17-_permitir_a_locacao_do_ginasi_onfieaO.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no_95.17_-_adquirir_uma_pa_carregadeir_mXK1R3M.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no_96.17_-_ampliado_o_sistema_de_ilumi_subnX7s.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no_98.17_-_colocacao_de_barreira_de_pr_hWYO7dv.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no_99.17_-_afixacao_de_placas_educativ_5HR7b75.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no_100.17_-_colocar_cascalho_nas_estra_QyK82Im.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no_101.17_-_quebra_mola_na_rua_braziel_bBhNzgv.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no_102.17_-_substituicao_do_poste_-_denis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no_103.17_-_formalizar_o_bairro_santa__f6WxmpI.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no_104.17-_circulacao_de_pedestres_-_davi.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no_105.17-_proprietarios_descuidados_c_Fw8Ppv4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no_106.17_-ligamento_a_estrada__-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no_107.17_-subvencao_para_o_chame_ober_BQrAeOh.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_no_108.17-sinalizacao_de_transito_no_b_Ww9iMgf.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_no_110.17_-_para_que_seja_dado_o_nome__7DiKMnI.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_no_112.17_-_iluminacao_publica_no_bair_AF0DS9I.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_no_113.17_-_cerca_de_protecao_nas_trav_XLzvlEc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_no_114.17_-_operacoes_inslube_-_davi_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_no_115.17_-_ampliado_o_sistema_de_ilum_5lwOLUh.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_no_117.17_-_limpeza_geral_nas_ruas_do__iwUZzK8.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_no_118.17_-_boca_de_lobo_-_roberto_okk.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_no_119.17_-_instalacao_de_iluminacao_n_Jupao2k.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_no_120.17_-_incentivar_e_capacitr_pess_p5Pp0A6.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_no_122.17_-_limpeza_geral_na_limpeza_c_40n4WYR.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_no_123.17_-_reparos_no_calcamento_-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_no_124.17_-_reforma_geral_dos_sanitari_w4Gl5MY.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_no_125.17_-_reparos_no_sistema_de_ilum_RkcyFU8.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_no_126.17_-_reparos_na_rua_piaui_e_rua_VXhTwpi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_no_129.17_-_nivelar_a_rua_para_retirar_0ahrPM6.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_no_130.17_-_construcao_de_rampas_-_davi.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_no_131.17_-_delimitacao_de_vagas_para__xE1XCQC.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_no_132.17-_limpeza_do_corrego_da_aveni_ns1Fhyp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1130/indicacao_1332017_000064.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1131/indicacao_1342017_000063.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1132/indicacao_1352017_000062.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1133/indicacao_1362017_000061.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1134/indicacao_1372017_000059.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1135/indicacao_1382017_000058.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1136/indicacao_1402017_000056.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1137/indicacao_1412017_000057.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1138/indicacao_1422017_000052.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1139/indicacao_1432017_000051.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1140/indicacao_1442017_000050.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1141/indicacao_1452017_000049.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1142/indicacao_1462017_000048.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1143/indicacao_1472017_000047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1144/indicacao_1482017_000046.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1145/indicacao_1492017_000045.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1146/indicacao_1502017_000044.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1161/indicacao_1512017_000043.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1162/indicacao_1522017_000042.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1163/indicacao_1532017_000041.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1164/indicacao_1542017_000040.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1165/indicacao_1552017_000039.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1166/indicacao_1562017_000038.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1167/indicacao_1572017_000037.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_1582017_000036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1169/indicacao_1592017_000034.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1170/indicacao_1602017_000033.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1171/indicacao_1612017_000032.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1172/indicacao_1622017_000031.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1173/indicacao_1632017_000030.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1174/indicacao_1642017_000029.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_1652017_000028.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_1662017_000027.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_1672017_000026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_1682017_000025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_1692017_000024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1180/indicacao_1702017_000023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_1712017_000022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_1722017_000021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_1732017_000020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1184/indicacao_1742017_000019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1186/indicacao_1762017_000017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1187/indicacao_1772017_000016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1188/indicacao_1782017_000015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1189/indicacao_1792017_000014.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1190/indicacao_1802017_000013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1191/indicacao_1822017_000012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1192/indicacao_1832017_000011.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1193/indicacao_1842017_000010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1194/indicacao_1852017_000009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1195/indicacao_1862017_000008.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1196/indicacao_1872017_000007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1197/indicacao_1882017_000006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1198/indicacao_1892017_000005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1199/indicacao_1902017_000004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1200/indicacao_1912017_000003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/158/mocao_no_01.17_-_aplausos_ao_time_de_futebol_fem_9qYuN0w.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/160/mocao_no_03.2017_-_mocao_de_pesar_ao_ser_jose_cu_7GYhCus.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/161/mocao_no_04.2017_-_mocao_de_repudio_a_pec_-_todo_sjvckSJ.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/162/mocao_no_05.2017_-_mocao_de_aplausos_pelos_20_an_Q3RkWAb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/164/mocao_no_07.2017_-_mocao_de_a_associacao_de_pais_dc27ii9.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/165/mocao_no_08.2017_-_mocao_de_congratulacoes_ao_te_1ga97km.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/166/mocao_no_09.2017-__mocao_de_aplausos_ao_time_de__WNr1TX4.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/167/mocao_no_10.2017-_mocao_de_aplausos_ao_time_de_h_BAknTdk.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/169/mocao_no_12.2017-_mocao_de_louvor_a_escola_carme_w7wJdaC.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/170/mocao_no_13.2017-_mocao_de_repudiso_ao_sr_gilber_KBRAODs.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_17.2017-_mocao_de_aplauso_a_equipe_de_f_bazvrf3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/647/requerimento_no_02_-_davi.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/649/requerimento_no_04_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/650/requerimento_no_05_-_urgencia_especial_ao_projet_5IqaHwo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_06_-_copia_da_locacao_onde_funci_hHFl5Og.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/652/requerimento_no_08_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/653/requerimento_no_09_-_requer_informacoes_do_execu_Kow1H5E.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_10_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_13_-_requer_valores_gastos_com_t_LaILFt3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/657/requerimento_no_14_-_davi_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/658/requerimento_no_15_-_davi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/659/requerimento_no_16_requer_relacao_de_transporte_-_davi.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/660/requerimento_no_17_requer_relacao_de_convocados__0T1uQKl.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_20_requer_informacoes_a_respeito_MavWREg.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_21_requer_informacoes_a_respeito_AdCShuk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/665/requerimento_no_23_requer_informacoes_agente_pub_pPLGTbZ.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_no_24_requer_informacoes_da_divida__Y7bisgk.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1248/requerimento_no_25_requer_historico_de_navegaca_cXTXK7p.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/669/requerimento_no_28_urgencia_simples_ao_projeto_d_Tdkzine.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/670/requerimento_no_29_-_requer_lista_dos_aprovados__hjCn1XT.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/671/requerimento_no_30_-_requer_os_planos_da_adminis_oqr1NZN.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/673/requerimento_no_32_-_informacao_da_usina_de_reci_cNM0QGC.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/674/requerimento_no_33_-_requer_relacao_e_localizaca_1Nrg9Zv.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1240/requerimento_no_34_-_requer_o_motivo_da_retirad_5NeAPpO.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/676/requerimento_no_36_-_requer_a_convocacao_do_secr_SsYquku.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/678/requerimento_no_38_-_requer_informacooes_a_respe_MSMzeh3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/679/requerimento_no_39_-_requer_a_futura_informacoes_SU6NnaW.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/680/requerimento_no_40_-_o_que_o_corpo_de_bombeiro_n_SEUhp5Y.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/681/requerimento_no_41_-_requer_instalacao_das_comis_mxHLUUf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/682/requerimento_no_42_-_copia_de_documentos_referen_DInP4O2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/683/requerimento_no_43_-_relacao_de_todos_terrenos_v_GFOjXs9.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/684/requerimento_no_44_-_copias_das_contas_de_energi_v06EBiK.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/688/requerimento_no_48_-_ok_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/690/requerimento_no_50-_requer_copias_do_ponto_de_en_vlXerdm.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/692/requerimento_no_52-_requer_informacoes_da_arquid_6vvY0Di.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/693/requerimento_no_53_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/696/requerimento_no_56_-_requer_verbas_pagas_nos_cod_noG1bif.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/698/requerimento_no_58_-_irregularidade_na_aquisicao_A0oLQa9.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/699/requerimento_no_59_-_informacoes_referente_ao_se_tLxvG0F.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/701/requerimento_no_61_-_informacoes_da_area_desafet_KUky5WZ.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1241/requerimento_no_62_-_informacoes_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/702/requerimento_no_63_-__informacoes_das_secretaria_mrQyXkI.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/704/requerimento_no_65_-__requer_informacoes_a_respe_TYJYRFY.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/705/requerimento_no_66_-__ok_copias_dos_demonstrativ_LvZt7kz.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/requerimento_no_69_-__requer_informacoes_do_corp_wJGt6Ps.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/requerimento_no_71_-__requer_relacao__com__todas_Fv85IDd.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_72_urgencia_simples_ao_projeto_d_kqoRByN.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/636/requerimento_no_73_-__requer_informacao_sobre_a__3XxG5bl.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/637/requerimento_no_74_-__requer_informacao_a_respei_BJVK8G9.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/638/requerimento_no_75_-__receber_terras_-_davi.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/640/requerimento_no_77_-__copia_das_atividades_do_se_wmVUksi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/642/requerimento_no_79_-__informacoes_de_cameras_adq_H4Ki40I.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_80_-__informacoes_a_respeito_da__8PPZyJk.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/645/requerimento_no_82_-__informacoes_do_repasse_de__DHwxmsr.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/706/requerimento_no_83_-__regime_de_urgencia_simples_AEgNd6N.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/708/requerimento_no_85_-__copia_de_todas_as_publicac_G2asz6o.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/710/requerimento_no_87_-__requer_informacoes__do_sem_BqtbLzR.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/711/requerimento_no_88_-__requer_convocacao_do_secre_isV8d0n.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/712/requerimento_no_89_-__requer_informacoes_das_fil_roxqWDN.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/713/requerimento_no_90_-__requer_informacoes_dos_ser_tqgkKGm.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/716/requerimento_no_94_-_requer_informacoes_do_compac_-_davi.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/717/requerimento_no_95_-_requer_informacoes_do_proje_DqojB27.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/718/requerimento_no_96_-_urgencia_especial_ao_projet_V2Eqxzn.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/721/requerimento_no_97_-_informacoes_sobre_o_distrit_MPDbjyb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/719/requerimento_no_99_-_escola_do_legislativo_e_par_qIKpQZG.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/720/requerimento_no_100_-_ouvidoria_e_balcao_da_cida_tKRLZC2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/723/requerimento_no_101_-_requer_copia_da_empresa_ci_YqsQuJX.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_no_104_-_convoca_norival__-_oberdan.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_no_108_-_convoca_ubirajara_para_pre_Jt45FFs.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_no_109_-_ok__diarias_de__viagens_-__KhNyTLk.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_no_110_-_solicita_que_tome_providen_KkCtClJ.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_no_111_-_solicita_informacoes_a_res_U2uQuUL.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_no_112_-_copias_dos_repasses_da_pre_7W0xQsn.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/735/requerimento_no_113_-_relacao_dos_gastos_na_manu_m6IGf4F.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_no_114_-_relacao_dos_gastos_na_manu_2efVD5G.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_no_115_-_dequem_eacomprtencia_da_il_3lwZ4l3.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_no_116_-_relacao_dos_servidores__qu_a7J1BlI.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_no_117_-_urgenia_especial_ao_projet_ps5HvCb.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_no_118_-_qual_o_vinculo_da_planej_c_1ZQQwgr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_no_119_-_jornal__cidade_-__donizetti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_no_121_-_despesas_com_pessoal_-__donizetti.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_no_122_-_copias__de_todos_os_docume_Z00qdTb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_no_123_-_informacoes_da_receita_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_no_126_-_informacaoes_a_respeito_da_2AeEKZy.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_no_127_-_informacaoes_a_respeito_da_H5DZS50.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_no_128_-_informacaoes_a_respeito_ca_obA4fPp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_no_131_-_notas_e_empenhos_referente_ubbTHPn.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_no_133_-_total_dos_gastos_e_relator_WybJ4fe.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_no_134_-_lista_dos_professores_que__qEw74Lm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_139_-_relacao_de_ajuda_a_nycolas_uSWqE6d.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1230/requerimento_no_140_-_relacao_analitica_e_de_em_tGMhmLX.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/1231/requerimento_no_141_-_relacao_dos_comprovantes__85HKhMr.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_no_143_-_requer_urgencia_especial_a_Zib4nmE.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_no_144_-_requer_urgencia_especial_a_yZLzJho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="211.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>