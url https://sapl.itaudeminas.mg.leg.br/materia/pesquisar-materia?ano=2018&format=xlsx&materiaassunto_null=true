--- v0 (2026-02-02)
+++ v1 (2026-05-09)
@@ -51,3117 +51,3117 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_de_lei_no_01.17_-_credito_especial_hospi_FIB25dd.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_de_lei_no_01.17_-_credito_especial_hospi_FIB25dd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01, DE 24 DE JANEIRO DE 2018._x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2018 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/379/projeto__de_lei_no_c_02.18_-__reajuste_2018.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/379/projeto__de_lei_no_c_02.18_-__reajuste_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_no_03_-_reajuste_quadro_de_magisteri_M3S39da.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_no_03_-_reajuste_quadro_de_magisteri_M3S39da.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DO QUADRO DE MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, DENIS DONIZETTI MAGALHÃES, JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_de_lei_n._04_-_fixa_vencimentos_e_tabela_B9zs9n2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_de_lei_n._04_-_fixa_vencimentos_e_tabela_B9zs9n2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/18_x000D_
 Fixa vencimentos, gratificações e atualiza a tabela de vencimentos de cargos e funções do Poder Legislativo de Itaú de Minas/MG.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_no_05_-_sessao_de_uso_de_espaco_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_no_05_-_sessao_de_uso_de_espaco_-_donizetti.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 05/18_x000D_
 	_x000D_
 Dispõe sobre a permissão de uso de espaço público dá outras providências._x000D_
 A Câmara Municipal de Itaú de Minas aprova:</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_no_06_-_dispoe_sobre_a_alteracao_da__zMvSmNl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_no_06_-_dispoe_sobre_a_alteracao_da__zMvSmNl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06, DE 19 DE FEVEREIRO DE 2018._x000D_
 _x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1013, DE 26 DE JANEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/18_x000D_
 Dispõe sobre medidas complementares de segurança em prevenção e resposta a emergências em áreas e eventos no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_no_09_-_ok_mensagem_e_projeto_cessao_as86vwl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_no_09_-_ok_mensagem_e_projeto_cessao_as86vwl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/18_x000D_
   _x000D_
 "Dispõe sobre cessão de servidores à entes e órgãos públicos municipais, estaduais e federais”."</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_de_lei_no_10.18_-_ldo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_de_lei_no_10.18_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10, DE 13 DE ABRIL DE 2018._x000D_
 _x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_no_11_-_programa_permanente_de_comba_BjYjn5P.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_no_11_-_programa_permanente_de_comba_BjYjn5P.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Permanente de Combate à Proliferação de Ratos e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_no_12_-_identificacao_de_arvores_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_no_12_-_identificacao_de_arvores_-_donizetti.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2018_x000D_
 Dispõe sobre a identificação de árvores do Município de Itaú de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_de_lei_no_13.18_-_ok.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_de_lei_no_13.18_-_ok.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos privados que menciona, a inserirem nas placas de Atendimento Prioritário o Símbolo Mundial do Autismo e dá outras 	providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/390/mensagem_projeto_de_lei_no_14.18_-_cide.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/390/mensagem_projeto_de_lei_no_14.18_-_cide.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_de_lei_no_15_-_piso.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_de_lei_no_15_-_piso.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_no_16.18.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_no_16.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_no_18_-_credito_especial_apae_2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_no_18_-_credito_especial_apae_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18, DE 14 DE MAIO DE 2018._x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_no_19.18_-__conselho_social_de_sa_7zyVAG6.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_no_19.18_-__conselho_social_de_sa_7zyVAG6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19, DE 18 DE MAIO DE 2018._x000D_
 INSTITUI O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO NO ÂMBITO DO MUNICÍPIO DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_lei_no_22_-_proliferacao_de_ratos_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_lei_no_22_-_proliferacao_de_ratos_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22, DE 05 DE JULHO DE 2018._x000D_
 DISPÕE SOBRE O PROGRAMA PERMANENTE DE COMBATE À PROLIFERAÇÃO DE RATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_lei_no_23_-_identificacao_de_arvores_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_lei_no_23_-_identificacao_de_arvores_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23, DE 05 DE JULHO DE 2018._x000D_
 DISPÕE SOBRE A IDENTIFICAÇÃO DE ÁRVORES DO MUNICÍPIO DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_lei_no_24_-__abrir_credito_cissul_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_lei_no_24_-__abrir_credito_cissul_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 24, DE 09 DE JULHO DE 2018._x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_lei_no_25_-_abrir_credito_atencao_basica_Otwc1lW.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_lei_no_25_-_abrir_credito_atencao_basica_Otwc1lW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25, DE 09 DE JULHO DE 2018._x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_lei_no_26_-_programa_internet_gratuita_-_qpCHL0E.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_lei_no_26_-_programa_internet_gratuita_-_qpCHL0E.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26, DE 09 DE JULHO DE 2018._x000D_
 AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI Nº 1009/2017 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS/MG PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_lei_no_27_-_ausencia_do_vereador_as_sess_bh0ssHl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_lei_no_27_-_ausencia_do_vereador_as_sess_bh0ssHl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2018_x000D_
 Altera dispositivos que menciona na Lei Municipal nº 971, de 02 de setembro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/402/projeto_lei_no_30.18_-_orcamento_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/402/projeto_lei_no_30.18_-_orcamento_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30, DE 31 DE AGOSTO DE 2018._x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAÚ DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/403/projeto_de_lei_no_31.18_-_modifica_a_lei_no_1026_m8It4F5.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/403/projeto_de_lei_no_31.18_-_modifica_a_lei_no_1026_m8It4F5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31, DE 17 DE SETEMBRO DE 2018._x000D_
 MODIFICA A LEI Nº 1026, DE 13 DE JULHO DE 2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto_de_lei_no_32.18_-_amig_-_executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto_de_lei_no_32.18_-_amig_-_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 32, DE 17 DE SETEMBRO DE 2018._x000D_
 _x000D_
 _x000D_
 AUTORIZA O MUNICÍPIO DE ITAÚ DE MINAS A ASSOCIAR-SE À AMIG - ASSOCIAÇÃO DOS MUNICÍPIOS MINERADORES DE MINAS GERAIS - E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 	A Câmara Municipal de Itaú de Minas (MG), por seus representantes aprova:_x000D_
 _x000D_
 _x000D_
 	Art. 1º - Fica o Executivo Municipal autorizado a integrar, como associado, o Município de Itaú de Minas à AMIG - Associação dos Municípios Mineradores de Minas Gerais._x000D_
 _x000D_
 _x000D_
 	Art. 2º - Fica o Executivo Municipal autorizado a contribuir financeiramente com a AMIG - Associação dos Municípios Mineradores de Minas Gerais, em periodicidade mensal e no valor, em moeda corrente, correspondente a R$ 250,00 (duzentos e cinquenta reais)._x000D_
 _x000D_
 _x000D_
 	Art. 3º - Para dar cobertura às despesas decorrentes da presente Lei, fica o Executivo Municipal autorizado a abrir crédito adicional especial na Lei Orçamentária Anual - Lei nº 1009, de 28 de dezembro de 2017, na importância de R$ 1.000,00 (mil reais), na seguinte dotação orçamentária:_x000D_
 _x000D_
 _x000D_
 Órgã</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_lei_no_33.18_-_ok_ok__executivo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_lei_no_33.18_-_ok_ok__executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 33,  DE 03 DE SETEMBRO DE 2018._x000D_
 ALTERA A LEI Nº 104, DE 23 DE ABRIL DE 1993, ALTERADA PELAS LEIS Nº 448, DE 29 DE MAIO DE 2002, Nº 626, DE 06 DE NOVEMBRO DE 2006 E Nº 752, DE 25 DE NOVEMBRO DE 2009 E LEI N.º 890, DE 09 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_lei_no_37.18_-_insalubridade_-_executivo_hke3QYc.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_lei_no_37.18_-_insalubridade_-_executivo_hke3QYc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 37, DE 24 DE OUTUBRO DE 2018._x000D_
 MODIFICA A LEI MUNICIPAL Nº 47, DE 1º DE AGOSTO DE 1991, QUE DISPÕE SOBRE O ESTATUTO DO SERVIDOR PÚBLICO DOS PODERES DO MUNICÍPIO DE ITAÚ DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/406/projeto_de_lei_no_38.18.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/406/projeto_de_lei_no_38.18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 38, DE 05 DE NOVEMBRO DE 2018._x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES NO EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/131/mensagem__e_projeto_de_lei_no_39.18.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/131/mensagem__e_projeto_de_lei_no_39.18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 39, DE 26 DE NOVEMBRO DE 2018._x000D_
 INSTITUI A COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES - CIPA - NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A Câmara Municipal de Itaú de Minas, por seus representantes aprova:_x000D_
 TÍTULO I_x000D_
 Capítulo I_x000D_
 Disposições Preliminares_x000D_
 Art. 1º - Fica instituída a Comissão Interna de Prevenção de Acidentes, doravante denominada CIPA, no âmbito do Poder Executivo do Município de Itaú de Minas._x000D_
 Art. 2º - A CIPA tem como objetivo principal desenvolver atividades voltadas à prevenção de acidentes do trabalho e de doenças profissionais, à melhoria das condições de trabalho dos servidores públicos municipais, mantendo permanentemente compatível a execução do trabalho com a preservação da vida e a promoção da saúde do servidor._x000D_
 TÍTULO II_x000D_
 Capítulo I_x000D_
 Da Organização_x000D_
 Art. 3º - A CIPA será composta de 04 (quatro) membros titulares e 04 (quatro) suplentes, assim definidos:_x000D_
 I - 02 (dois) membros titulares e 02 (dois) suplentes escolhidos entre os</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_resolucao_no_01_reajuste_de_35_para_j_JbuvNzA.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_resolucao_no_01_reajuste_de_35_para_j_JbuvNzA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  01/18_x000D_
 DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_no_02.18__plano_carreiras_c_yE9b4W9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_no_02.18__plano_carreiras_c_yE9b4W9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 02/18_x000D_
 MODIFICA A RESOLUÇÃO Nº 57, DE 26/12/90, QUE DISPÕE SOBRE O PLANO DE CARREIRAS DA CÂMARA MUNICIPAL DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS, ALTERADA PELA RESOLUÇÃO 185/00 DE 29 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_resolucao_no_03.18_-_coordenadoria_ad_FRtYhh3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_resolucao_no_03.18_-_coordenadoria_ad_FRtYhh3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/18_x000D_
 MODIFICA A RESOLUÇÃO Nº 56, DE 26/12/90, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS, ALTERADA PELA RESOLUÇÃO 184/00 DE 29 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_resolucao_no_04.18_-_cria_o_cac_-_mes_nqAJ4Vh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_resolucao_no_04.18_-_cria_o_cac_-_mes_nqAJ4Vh.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/18_x000D_
 Cria o CAC - Centro de Atendimento ao Cidadão no âmbito da Câmara Municipal de Itaú de Minas / MG, disciplina sua competência, atividade e funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_resolucao_no_05.18_-_cria_a_ouvidoria_y8Vqpum.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_resolucao_no_05.18_-_cria_a_ouvidoria_y8Vqpum.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/18_x000D_
 CRIA A OUVIDORIA LEGISLATIVA NA CÂMARA MUNICIPAL DE ITAÚ DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_resolucao_no_06.18_informativo_-_mesa_Dga2LBx.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_resolucao_no_06.18_informativo_-_mesa_Dga2LBx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 06/18_x000D_
 Dispõe sobre a criação do Informativo  “Jornal da Câmara” e dá outras providências</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_resolucao_no_07.18.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_resolucao_no_07.18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 7/2018_x000D_
 ACRESCENTA DISPOSITIVO QUE MENCIONA NA RESOLUÇÃO N. 213/06 DE 20 DE DEZEMBRO DE 2006 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAÚ DE MINAS, DISPONDO SOBRE PROCESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_resolucao_no_08.18.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_resolucao_no_08.18.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 08 /18_x000D_
 Altera dispositivo que menciona na Resolução nº 213/06 – Regimento Interno da Câmara Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_resolucao_no_09.18_-_cria_a_web_tv_ca_R5KPgs8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_resolucao_no_09.18_-_cria_a_web_tv_ca_R5KPgs8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 09/18_x000D_
 CRIA A WEB TV CÂMARA, ÓRGÃO DE RADIODIFUSÃO DE SONS E IMAGENS DA CÂMARA MUNICIPAL DE ITAÚ DE MINAS / MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>GABINETE PRESIDENCIA - GABPRES</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Câmara Municipal de Itaú de Minas/MG.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, ANTONIO DOS REIS NUNES, DAVI OLIVEIRA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto_de_lei_complementar_no_03.18_-_donizetti_KoQfz8w.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto_de_lei_complementar_no_03.18_-_donizetti_KoQfz8w.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR N.º 03, DE 06 DE DEZEMBRO DE 2018._x000D_
 “Altera os dispositivos da Lei nº 558, de 24 de março de 2005, que dispõe de normas gerais para instalação de torres de operadoras de telefonia celular, estações de rádio base e equipamentos afins.”_x000D_
 Art. 1º - Fica alterada a Lei Municipal n° 558, de 24 de março de 2005, que passa a vigorar com a seguinte redação:_x000D_
 “Art. 1°. Fica sujeita às condições estabelecidas nesta Lei a instalação de infraestrutura de suporte para equipamentos de telecomunicações no Município de Itaú de Minas/MG._x000D_
 § 1° Para os efeitos desta Lei, considera-se Estação Rádio Base – ERB e equipamentos afins, o conjunto de instalações que comportam equipamentos de radiofrequência, destinados à transmissão de sinais e prestação de serviços de rádio, televisão, telefonia e telecomunicações em geral, para a cobertura de determinada área._x000D_
 Art. 2°. A instalação de infraestrutura de suporte para equipamento de telecomunicações de que trata esta Lei somente poderá inic</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>ANTONIO DOS REIS NUNES, MATHEUS VILELA SILVA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/407/veto_ao_projeto_de_lei_no_05.18_-_espaco_publico.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/407/veto_ao_projeto_de_lei_no_05.18_-_espaco_publico.pdf</t>
   </si>
   <si>
     <t>RAZÕES DO VETO_x000D_
 Projeto de Lei nº 05/18_x000D_
 	O Projeto de Lei nº 05/18, de autoria do ilustre vereador e presidente Donizetti Antonio de Amorim, pretende disciplinar a concessão de permissão de uso do Parque de Eventos Sebastião Calixto e do Ginásio Poliesportivo Tancredo Neves para pessoas jurídicas de direito privado e para entidades filantrópicas declaradas de utilidade pública municipal.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/408/projeto_de_decreto_legislativo_no_02.18_-__veto__bNcJq8X.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/408/projeto_de_decreto_legislativo_no_02.18_-__veto__bNcJq8X.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 _x000D_
 PROJETO DECRETO LEGISLATIVO Nº 02/18_x000D_
 _x000D_
 Aprova o veto aposto ao Projeto de Lei nº 07/18 – Dispõe sobre medidas complementares de segurança em prevenção e resposta a emergências em áreas e eventos no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_decreto_legislativo_no_03.18_-__veto_xNJQBxw.docx</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_decreto_legislativo_no_03.18_-__veto_xNJQBxw.docx</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO Nº 3/18_x000D_
 Aprova o veto aposto ao Projeto de Lei nº 11/18 – Dispõe sobre o programa permanente de combate a proliferação de ratos e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_de_decreto_legislativo_no_04.18_-__rejei_l55NG6c.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_de_decreto_legislativo_no_04.18_-__rejei_l55NG6c.pdf</t>
   </si>
   <si>
     <t>Rejeita o veto aposto pelo Executivo Municipal ao Projeto de Lei nº 27/18 que Altera dispositivos que menciona na Lei Municipal nº 971, de 02 de setembro de 2016.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_decreto_legislativo_no_05.18_-_presta_VZ10VdF.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_decreto_legislativo_no_05.18_-_presta_VZ10VdF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 05/18_x000D_
 _x000D_
 _x000D_
 APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE ITAÚ DE MINAS REFERENTE AO EXERCÍCIO FINANCEIRO DE 2014._x000D_
  _x000D_
 A Câmara Municipal de Itaú de Minas/MG, aprova o seguinte Decreto Legislativo:_x000D_
 _x000D_
 Art. 1º. Ficam aprovadas integralmente as Contas da Prefeitura Municipal de Itaú de Minas referente ao exercício financeiro de 2014._x000D_
 _x000D_
 Art. 2º. Este Decreto entra em vigor na data de sua publicação._x000D_
 _x000D_
 Art. 3º - Revogam-se as disposições em contrário._x000D_
 _x000D_
 Câmara Municipal de Itaú de Minas, em 20 de novembro de 2018._x000D_
 _x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_no_01.18_-_reforma_do_mata_burro_na_re_ey9V0MX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_no_01.18_-_reforma_do_mata_burro_na_re_ey9V0MX.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a reforma do mata burro, na região do Santana, no Pesqueiro do Naldinho.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_no_02.18_-_limpeza_no_terreno_no_bairr_79RNb2L.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_no_02.18_-_limpeza_no_terreno_no_bairr_79RNb2L.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja feita a limpeza no terreno na Rua Sebastião Francklin, no Bairro Acácias I</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_no_03.18_-_reparos_e_trocas_de_lampada_R2MqJsk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_no_03.18_-_reparos_e_trocas_de_lampada_R2MqJsk.pdf</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 Que sejam feitos reparos e as trocas necessárias de lâmpadas no Terminal Rodoviário de nossa cidade.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>O(s) vereador(s) que esta subscreve(m), indica(m) a Mesa desta Casa junto ao Executivo Municipal a(s) seguinte(s)  providência(s):_x000D_
 Que sejam reparos de forma definitiva num buraco existente nas imediações do cruzamento da Rua Eni com a rua Edna no Bairro Universitário.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_no_05.18_-_limpeza_geral_no_cemiterio__lyn0KtO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_no_05.18_-_limpeza_geral_no_cemiterio__lyn0KtO.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica a Mesa desta Casa junto ao Executivo Municipal as seguintes  providências:_x000D_
 - Que seja feita uma limpeza geral no cemitério municipal, melhorando ainda a iluminação, a finalização do estacionamento, buscando sempre o melhor para receber e acomodar as pessoas quando do sepultamento de nossos entes queridos.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_no_06.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_no_06.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que faça a operação tapa buracos, nos seguintes endereços:_x000D_
 - Rua das Palmas – Cohab II; _x000D_
 - Rua dos Crisântemos - Cohab II.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_07.18_-_reforma_e_manutencao_no_mat_2dyBnAq.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_07.18_-_reforma_e_manutencao_no_mat_2dyBnAq.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feito reparo e manutenção no mata burro danificado localizado na entrada do Vespaziel.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_no_08.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_no_08.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que faça a operação tapa buracos, nos seguintes endereços: 	- Estrada Caras Altas;_x000D_
 -Estrada que dá acesso ao Vespaziel;_x000D_
 - Estrada do Santana.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_no_09.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_no_09.18_-_operacao_tapa_buracos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal, para que sejam feitos reparos e manutenção na Rua Brasiel Vieira Amorim,  através de uma operação tapa buracos e nivelamento das ondulações na pavimentação daquela via pública.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>GILMAR DOS SANTOS CHAVES</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, no sentido de incentivar as firmas de nosso Município para dar oportunidade de emprego para as pessoas de nossa cidade, pagando os exames admissionais tanto para as firmas de Itaú tanto para as firmas de outras cidades, desde que os trabalhadores destas firmas sejam de Itaú de Minas.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>OBERDAN FARIA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_11.18_-mata_burro_quebrado_e_entupi_Gvsycv7.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_11.18_-mata_burro_quebrado_e_entupi_Gvsycv7.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica à Mesa desta Casa, providências junto ao Executivo Municipal, para que seja feito reparo e manutenção no mata burro danificado e entupido, localizado na estrada do Pesqueiro Divino Pai Eterno, seguindo a estrada do Toninho do Restaurante do Distrito.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_no_12.18_-_redutor_de_velocidade_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_no_12.18_-_redutor_de_velocidade_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, no sentido de que seja estudada a viabilidade de construir um redutor de velocidade na Avenida Bela Vista, esquina com a Rua Francisco Lino da Silva, nas imediações do nº 237, no Bairro Jardim Campestre.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_no_13.18_-_bueiros_inteligentes_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_no_13.18_-_bueiros_inteligentes_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, no sentido de que seja feita a instalação do Bueiro Inteligente que consiste na colocação de um cesto coletor, com alças laterais de metal produzidas sob medida, dentro do BUEIRO, especificamente para cada modelo já existente na rede da cidade, a fim de facilitar o trabalho de limpeza, remoção e manutenção.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>DENIS DONIZETTI MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_no_14.18_-_redutor_de_velocidfade_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_no_14.18_-_redutor_de_velocidfade_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito um redutor de velocidade, próximo ao cruzamento da Rua João Kirchner com a Rua Juventino Dias, na Praça Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feito o cascalhamento da estrada próximo a fazenda do Sr. Domiciano Gomes (Fiíco).</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_no_16.18_-_cascalhamento_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_no_16.18_-_cascalhamento_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feito o cascalhamento da estrada do São Lucas, sentido Fazenda Cordilheira.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal para que seja feita a troca do corrimão da rampa de acesso ao Telecentro localizado no antigo coreto da Praça Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_no_18.18_-_guarda_corpo_do_termainal_r_ZsiqXgv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_no_18.18_-_guarda_corpo_do_termainal_r_ZsiqXgv.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja reformado com urgência o guarda corpo do Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_no_19.18_-_limpeza_no_distrito_industr_ZLOfZvb.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_no_19.18_-_limpeza_no_distrito_industr_ZLOfZvb.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que tome as seguintes providências no Distrito Industrial Herts Aparecido Knauf:_x000D_
 - fazer uma limpeza geral com retirada de lixo e carpina nas vias e terrenos baldios;_x000D_
 - repor a placa alusiva ao nome do Distrito.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_no_20.18_-_combate_as_drogas_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_no_20.18_-_combate_as_drogas_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que, através do Conselho Municipal de Combate as Drogas de Itaú de Minas seja feita uma campanha publicitária visual com a instalação de outdoors no centro e nos bairros de nossa cidade, especialmente próximas as escolas, chamando a atenção de nossos adolescentes e jovens para os perigos das drogas.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_no_21.18_-_manutencao_nos_postes_queim_cmZ7Tah.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_no_21.18_-_manutencao_nos_postes_queim_cmZ7Tah.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a manutenção no sistema de iluminação em poste, localizado na rotatória da Avenida Bela Vista, no Bairro Cohab II.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito o patrolamento das estradas de acesso à Comunidade Rural da Areia Branca/Morro Branco.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que possa ter rapidez para buscar os pacientes que fazem hemodiálise, na cidade de Passos-MG.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_no_24.18_-_contratado_medico_plantonis_ka8AXC8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_no_24.18_-_contratado_medico_plantonis_ka8AXC8.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, junto ao Executivo Municipal para que sejam tomadas as seguintes providências:_x000D_
 - que seja contratado mais um médico plantonista para o atendimento no Pronto-Socorro Municipal, no período do plantão diurno, ou seja, de 07 às 19h visto que é o período de maior densidade e espera por consulta no recinto.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_no_25.18_-_refeito_o_calcamento_na_igr_vrIwLkH.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_no_25.18_-_refeito_o_calcamento_na_igr_vrIwLkH.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesta desta Casa providências junto ao Executivo Municipal, para que seja refeita a rua ao lado direito e na parte traseira da Igreja Matriz Santa Terezinha.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_no_26.18_-__redutor_de_velocidade_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_no_26.18_-__redutor_de_velocidade_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesta desta Casa providências junto ao Executivo Municipal a construção de um redutor de velocidade (quebra molas) na Avenida Liberdade, próximo ao nº 1210.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_no_27.18_-__bancos_de_assentos_fora_do_Uo8h4N1.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_no_27.18_-__bancos_de_assentos_fora_do_Uo8h4N1.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, inquiri ao Executivo sobre a situação dos assentos (bancos) fora do lugar no calçadão da Rua João Kirchner – defronte ao prédio da antiga Secretaria de Educação. Quais providências serão tomadas?</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_28.18_-_adequacao_por_vias_de_rampa_5wQ4haD.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_28.18_-_adequacao_por_vias_de_rampa_5wQ4haD.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, indica ao Executivo Municipal providências para o atendimento das reivindicações do Sr. Luciano Paschoini dos Santos, quais sejam, a adequação/acessibilidade – por via de rampas – das calçadas do município, que são verdadeiras afrontas ao direito de ir e vir daqueles possuidores de necessidades especiais. Ora, é impensável que ainda hoje haja omissão por parte do Poder Público em relação à acessibilidade. O autor desse pedido, vez que este vereador é mero intermediário, elenca parte de seu trajeto pelas vias de Itaú de Minas, onde, padecendo de limitações, fica impedido de subir às calçadas, pela falta das rampas de acesso – o que lhe coloca em real perigo de acidente, vez que é forçado a andar com sua cadeira, pelas ruas. Segue parte dos locais (calçadas) onde não há as referidas rampas de acesso: subindo sentido Hotel Fênix, Banco Itaú e também sentido depósito do Ronaldo e PSF defronte o citado depósito; em frente ao supermercado Eldorado, Loja do Taci</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_29.18_-_aquisicao_de_gerado_no_parq_wwQK307.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_29.18_-_aquisicao_de_gerado_no_parq_wwQK307.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Executivo Municipal para que seja adquirido um gerador no parque de Evento Sebastião Calixto.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_no_30.18_-_trocar_a_tubulacao_de_aguas_v0vIRcf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_no_30.18_-_trocar_a_tubulacao_de_aguas_v0vIRcf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para trocar a tubulação de águas das chuvas por tubos de maior diâmetro e aumentar a vasão dos bueiros do local ou ate mesmo fazer novas captações de águas fluviais e  fazer desaguar no córrego do ferro pela rua Jorge dias de oliva  e travessas nas proximidades do córrego do ferro, que esta bem perto do local e pavimentadas por paralelepípedos.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_no_31.18_-_chuva_inundou_a_plantacao_d_Yyu3ogI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_no_31.18_-_chuva_inundou_a_plantacao_d_Yyu3ogI.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias no bairro Olaria, nas proximidades da ponte, pois a água chuva está entrando na propriedade que possui plantação de hidroponia.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_no_32.18_-_retirar_o_tronco_da_arvore__buXHzoo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_no_32.18_-_retirar_o_tronco_da_arvore__buXHzoo.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que proceda a retirada do tronco de árvore no passeio, localizado na Rua: Antonio Carlos Damasceno, 1320.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>indicação</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_no_34.18_-_estradas_com_buracos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_no_34.18_-_estradas_com_buracos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias na Estrada Santana, pois a estrada está com buracos e precisa de cascalho.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_no_35.18_-_cascalho_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_no_35.18_-_cascalho_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que estude a possibilidade de cascalhar a Estrada localizada na Zona Rural Caras Altas.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_no_36.18-_limpeza_no_terrno_santo_anto_08ZRxoy.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_no_36.18-_limpeza_no_terrno_santo_anto_08ZRxoy.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que faça a limpeza do terreno, no bairro Santo Antonio, próximo a Estação Cultural.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_no_37.18-_sistema_de_iluminacao_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_no_37.18-_sistema_de_iluminacao_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias no Sistema de Iluminação, na Rua Antonio Pereira de Brito, Bairro Alvorada.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_no_38.18_-_agua_da_chuva__-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_no_38.18_-_agua_da_chuva__-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias na Rua Sebastião Correia Bento, no Bairro Bela Vista, pois a água da chuva está entrando nas casas e causando transtornos para os moradores.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_no_39.18_-_agua_da_chuva__no_belvedere_ezg8JFH.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_no_39.18_-_agua_da_chuva__no_belvedere_ezg8JFH.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que sejam tomadas providências necessárias na Avenida Bela vista, nº 25 e ao redor.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que estude a viabilidade para implantação de medidas de segurança nos cruzamentos da Avenida Liberdade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_no_41.18_-_reparo_no_calcamento_dfa_ru_EKd9cIZ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_no_41.18_-_reparo_no_calcamento_dfa_ru_EKd9cIZ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita o reparo no calçamento da Rua Ary Bastos Siqueira, em frente ao número 338, nas proximidades da Loja Móveis Zacarias.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_no_42.18_-_reparo_no_calcamento_da_ave_0WM9bpX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_no_42.18_-_reparo_no_calcamento_da_ave_0WM9bpX.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito o reparo no calçamento da Avenida que dá acesso ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_no_43.18_-_recolocar_o_ventyilador_no__e6v7HfR.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_no_43.18_-_recolocar_o_ventyilador_no__e6v7HfR.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja recolocado o ventilador da Sala 02, do Velório Municipal.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_no_44.18_-_reparo_e_cascalhamento_na_e_iyWWTlX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_no_44.18_-_reparo_e_cascalhamento_na_e_iyWWTlX.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito o reparo e o cascalhamento da Estrada Rural, que dá acesso ao Sítio do Sr. Paulo de Pádua, localizado nas proximidades do bairro São Lucas.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DENIS DONIZETTI MAGALHÃES, DONIZETTI ANTONIO DE AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_no_45.18_-_reparo_e_cascalhamento_-_de_0tUAQll.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_no_45.18_-_reparo_e_cascalhamento_-_de_0tUAQll.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve indicam a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito o reparo e cascalhamento da Estrada Rural, em toda extensão do Morro Branco.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_no_46.18_-_redfutor_de_velocidade_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_no_46.18_-_redfutor_de_velocidade_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita um redutor de velocidade na Rua Vitalino Antonio Cezario nº 360, no Bairro Belvedere.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_no_47.18_-_tampa_rebaixada_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_no_47.18_-_tampa_rebaixada_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que se faça reparo no asfalto na rotatória da Avenida Liberdade com a Rua Braziel Ferreira Amorim.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, DENIS DONIZETTI MAGALHÃES, MATHEUS VILELA SILVA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve indiciam a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito um planejamento com um cronograma de limpeza em terrenos baldios de particulares e da municipalidade.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indicia a Mesa desta Casa providências junto ao Executivo Municipal, para que o servidor público que acompanha o sistema de iluminação das praças de nossa cidade, que faça as vistorias constantes e para que formalize os pedidos de reparos sempre que necessário, em todos os bairros da cidade, para evitar que estes locais fiquem no escuro.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_no_50.18_-_reparos_no_sistema_de_ilumi_UjDiWGF.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_no_50.18_-_reparos_no_sistema_de_ilumi_UjDiWGF.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal para que seja feito reparos no sistema de iluminação em todas as praças da cidade.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_no_51.18_-_implantacao_do_sistema_digi_XgkTl1q.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_no_51.18_-_implantacao_do_sistema_digi_XgkTl1q.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que a transmissão dos canais das emissoras de TVs SBT, Record, Bandeirantes, etc.. voltem a normalidade e que o Executivo concentre esforços junto aos órgãos e emissoras para implantação do sinal digital em nossa cidade.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_no_52.18_-_reparos_na_tampa_e_no_bueir_D4OZEvN.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_no_52.18_-_reparos_na_tampa_e_no_bueir_D4OZEvN.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias no bueiro, na Rua Dr. José Balbino, próximo a Loja Capitólio.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_no_53.18_-_limpeza_geral_no_mato_no_in_LPCXAoU.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_no_53.18_-_limpeza_geral_no_mato_no_in_LPCXAoU.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as seguintes providências:_x000D_
 - fazer uma limpeza geral, jogar mata mato e carpina no início da avenida Liberdade (próxima a rotatória de acesso aos Bairros Bela Vista, Pinheiros, entre outros) ;</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_no_54.18_-_limpeza_no_terreno_da_prefe_jBIN7Gq.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_no_54.18_-_limpeza_no_terreno_da_prefe_jBIN7Gq.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal para que seja feita a limpeza no terreno da Prefeitura, na Rua João Kirchner, em frente ao Setor de Engenharia.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_no_55.18_-_reforma_geral_na_quadra_do__qr9ZiTJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_no_55.18_-_reforma_geral_na_quadra_do__qr9ZiTJ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal, para que seja feita uma reforma geral na quadra do bairro Cohab II.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_no_56.18_-_sisteme_de_iluminacao_publi_GPJXszJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_no_56.18_-_sisteme_de_iluminacao_publi_GPJXszJ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal, para que seja feita a reforma do Sistema de Iluminação Pública nas imediações do barracão da Cohab II.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_no_57.18_-_reforma_mata_burro_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_no_57.18_-_reforma_mata_burro_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a reforma no mata burro que fica na propriedade do Sr. Paulo de Pádua.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_no_58.18_-_sistema_de_iluminacao_no_ce_MtxqtRH.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_no_58.18_-_sistema_de_iluminacao_no_ce_MtxqtRH.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feito um reparo técnico na iluminação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_no_59.18_-_retencao_de_agua_da_chuva_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_no_59.18_-_retencao_de_agua_da_chuva_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que reveja como foi feito a retenção de água, na Rua Maria Divina dos Santos, Bairro Jardim Progresso.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_no_60.18_-_tapa_buracos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_no_60.18_-_tapa_buracos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para seja realizado uma operação tapa buracos, nos seguintes endereços:_x000D_
 Rua Maria Divina dos Santos - Bairro São Lucas I_x000D_
 Em todas as ruas na COHAB II, principalmente na Rua das Palmas._x000D_
 No bairro Jardim Bela Vista - próximo a Escola Municipal  Monsenhor Ernesto Cavicchiolli, cruzamento com a Rua José Martins Lins com a Rua Antonio Salviano Filho.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_no_61.18_-_limpeza_nos_terrenos_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_no_61.18_-_limpeza_nos_terrenos_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que faça limpeza atrás das casas localizadas na Rua Margarida de Oliveira.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a abertura do canteiro central da Avenida Engenheiro Manoel Batista através de ligação da travessa de acesso a Rua Minas Gerais nas imediações da Casa do Sr. José Lino - CRAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_no_63.18_-_escomanto_de_aguas_das_chuv_h8sHtmT.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_no_63.18_-_escomanto_de_aguas_das_chuv_h8sHtmT.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta providências junto ao Executivo Municipal para que sejam feitas obras visando o escoamento de águas das chuvas no entroncamento da Ruas Brasiel Ferreira Amorim com a Cel Gasparino de Andrade – Início da Praça do Triângulo – Bairro Santa Terezinha, para evitar que as casas daquelas imediações sejam inundadas no período chuvoso.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_no_64.18_-_construcoes_de_pracas_nos_b_4ZcNSBF.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_no_64.18_-_construcoes_de_pracas_nos_b_4ZcNSBF.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, no sentido de construir uma Praça nos seguintes Bairros: Belvedere, Campestre e Bela Vista.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_no_65.18_-_bueiro_entupido_e_barro_na__UWlSZcI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_no_65.18_-_bueiro_entupido_e_barro_na__UWlSZcI.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao  Executivo Municipal para que tome as providências no Bairro São Lucas, que são os seguintes:_x000D_
  - Para que proceda o desentupimento de 04 (quatro) bueiros na Rua: José Bernardes Sobrinho;_x000D_
  - Para que tome as providências necessárias na Rua da Creche, devido ao acúmulo de barro, que fica em épocas de chuvas.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_no_66.18_-__instalacao_do_telao_para_a_ajOtE1s.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_no_66.18_-__instalacao_do_telao_para_a_ajOtE1s.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que na ocasião das férias escolares, em especial este ano, devido a Copa do Mundo, fazer alguns eventos atrativos a população e em especial a instalação de um telão com a transmissão dos jogos da seleção brasileira, no Calçadão.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_no_67.18_-_melhorias_no_parque_odelio__QHXvxT3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_no_67.18_-_melhorias_no_parque_odelio__QHXvxT3.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal para que sejam tomadas as seguintes providências, no Parque Odélio de Brito:_x000D_
 - Manutenção e limpeza periódica;_x000D_
 - Reparos e troca de lâmpadas no Sistema de Iluminação;_x000D_
 - Controle do uso das piscinas e dependências do Parque.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_no_68.18_-_limpeza_callamento_e_calcad_9N7TtZw.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_no_68.18_-_limpeza_callamento_e_calcad_9N7TtZw.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a limpeza, calçamento e calçada, na extensão da Rua Deputado Renato Azeredo, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_no_69.18_-_limpeza_em_torno_do_poliesp_5U7gS9J.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_no_69.18_-_limpeza_em_torno_do_poliesp_5U7gS9J.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que seja feito o serviço de limpeza e jardinagem nos canteiros e estacionamentos do Poliesportivo Presidente Tancredo Neves.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_no_70.18_-_pintura_nos_corrimaos_do_ps_qdpi9mT.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_no_70.18_-_pintura_nos_corrimaos_do_ps_qdpi9mT.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a pintura nos corrimãos do PSF 5 - Programa Saúde da Família - Maria Conceição de Faria.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_no_71.18-_sisitema_de_iluminacao_no_pa_nAy4Muf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_no_71.18-_sisitema_de_iluminacao_no_pa_nAy4Muf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feito reparo no sistema de iluminação do Parque Odélio de Brito.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_no_72.18-_limpeza_na_estacao_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_no_72.18-_limpeza_na_estacao_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita limpeza e serviço de jardinagem na Praça da Estação.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_no_73.18-_limpeza_e_servico_jardinagem_hSRD64X.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_no_73.18-_limpeza_e_servico_jardinagem_hSRD64X.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita limpeza e serviço de jardinagem, no viaduto, na entrada de Itaú de Minas.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_no_74.18-_limpeza_no_parque_de_eventos_-_denis.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_no_74.18-_limpeza_no_parque_de_eventos_-_denis.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a limpeza e corte da braqueara e do mato no Parque de Eventos Sebastião Calixto.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_no_75.18-_reforma_estrada_rural_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_no_75.18-_reforma_estrada_rural_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita a reforma na estrada rural que se inicia no final da avenida liberdade e da acesso a calmaria.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_no_76.18_-_casa_fechada_na_rua_das_orquidea.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_no_76.18_-_casa_fechada_na_rua_das_orquidea.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, providências junto ao Executivo Municipal, para que tome as providências necessárias, em uma casa na Rua das Orquídeas, que está fechada, com placa de vende-se e está com acúmulo de pombos, ratos e outros animais nocivos.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_no_77.18_-_buraco_na_rua_da_orquidea_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_no_77.18_-_buraco_na_rua_da_orquidea_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias, com no buraco, na Rua das Orquídeas, próximo ao número 220.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_no_78.18_-_limpeza_geral_e_manuitencao_ccAsHjI.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_no_78.18_-_limpeza_geral_e_manuitencao_ccAsHjI.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve indica a Mesa desta Casa, a seguinte providência junto ao Executivo Municipal:_x000D_
 a) Limpeza geral e manutenção do Córrego do Ferro nas imediações da Vila Santo Antonio e do Bairro Acácias III, na parte ainda não canalizada.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_no_79.18_-_instalar_telefone_fixo_para_n1NIk9O.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_no_79.18_-_instalar_telefone_fixo_para_n1NIk9O.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa, a seguinte providência junto ao Executivo Municipal:_x000D_
 a)	Instalação de um telefone fixo para atendimento a população em caso de urgência para atender a eventualidade domo incêndios, inundações, etc...</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_no_80.18_-_terceirizar_o_parque_de_eve_m13wEQo.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_no_80.18_-_terceirizar_o_parque_de_eve_m13wEQo.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, para que possa viabilizar a possibilidade de terceirizar o Parque de Eventos Sebastião Calixto.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_no_81.18_-_doar_a_ambulancia_de_grande_Y9R1zB0.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_no_81.18_-_doar_a_ambulancia_de_grande_Y9R1zB0.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para analisar a seguinte sugestão:_x000D_
 O Deputado Renato Andrade doou para o Executivo um valor de R$ 80.000,00 ( oitenta ml reais), para comprar uma ambulância._x000D_
 Solicito que seja ambulância de grande porte.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_no_82.18_-_ok_ok_providencias_necessar_rGgbN3i.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_no_82.18_-_ok_ok_providencias_necessar_rGgbN3i.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências ao Executivo Municipal para que tome as providências necessárias na Quadra 3 Marias, no sentido de fazer uma limpeza em geral.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_no_83.18_-_pavimentacao_na_rua_tiraden_7VEbu05.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_no_83.18_-_pavimentacao_na_rua_tiraden_7VEbu05.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que faça a pavimentação na Rua Tiradentes, no Bairro São Lucas.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_no_84.18_-_providencias_na_quadra_do_u_W78B6Ck.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_no_84.18_-_providencias_na_quadra_do_u_W78B6Ck.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tome as providências necessárias na Quadra do Universitário, pois o local está oferecendo grande risco para as pessoas que utilizam do espaço de lazer nos finais de semana, principalmente pais e filhos.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_no_85.18_-_tomar_providencias_com_o_od_PbThEu8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_no_85.18_-_tomar_providencias_com_o_od_PbThEu8.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto, ao Executivo Municipal para que tome as providências necessária e com certa urgência na Rua Maranhão, juntamente no final da Avenida Liberdade, pois o odor está insuportável prejudicando os moradores deste local.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_no_86.18_-_ok_reduzir_o_transito_na_ru_vGpFJdf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_no_86.18_-_ok_reduzir_o_transito_na_ru_vGpFJdf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que tomem as providências necessária, no sentido de reduzir o trânsito na Rua Eni, Bairro Belvedere, saída para o Talico.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja instalada uma câmera de monitoramento, na Avenida Engenheiro Manoel Batista, na rotatória, em frente ao Parque de Eventos, Sebastião Calixto, onde já consta o poste próprio para esta instalação e que a captura de imagens abranja o Parque Odélio de Brito, que seja interligada a Polícia Militar.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal, a seguinte providencia:_x000D_
 - que parte do valor que será arrecadado com a venda da Folha de pagamento dos servidores municipais à agência bancária vencedora do processo licitatório, seja destinada para pagamento das férias prêmios dos servidores.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_no_89.18_-_fechaduras_das_portas_dos_b_ogLEbMl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_no_89.18_-_fechaduras_das_portas_dos_b_ogLEbMl.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal no sentido de que sejam reparadas as fechaduras das portas dos banheiros do Parque de Eventos Sebastião Calixto.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_no_90.18_-_reparos_no_sistema_de_ilumi_jfpBcjX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_no_90.18_-_reparos_no_sistema_de_ilumi_jfpBcjX.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa junto ao Executivo Municipal no sentido de que sejam feitos reparos gerais no sistema de iluminação do Parque Odélio de Brito com a máxima urgência possível.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_no_91.18_-_reforma_e_limpeza_do_mata_b_0Rgx0pS.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_no_91.18_-_reforma_e_limpeza_do_mata_b_0Rgx0pS.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica a Mesa desta Casa junto ao Executivo Municipal no sentido de que seja feita a reforma  e limpeza do mata burro localizado próximo a guarita do Bairro rural Fazenda Santana.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve indica a Mesa desta Casa junto ao Executivo Municipal, a seguinte providencia:_x000D_
 - que o valor que arrecadado com a venda da Folha de pagamento dos servidores municipais à agência bancária vencedora do processo licitatório, seja destinada para pagamento do décimo terceiro salário dos servidores públicos.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_no_93.18_-_implantar_sistema_de_energi_WmSHDlg.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_no_93.18_-_implantar_sistema_de_energi_WmSHDlg.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado o sistema de energia solar no Bairro Jardim Pinheiros em nosso Município, através da troca de todo o sistema atual de energia elétrica atualmente comprada da CEMIG.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_no_94.18_-_serevico_de_carpina_no_parq_P7xgtkt.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_no_94.18_-_serevico_de_carpina_no_parq_P7xgtkt.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica à Mesa desta Casa providências junto ao Executivo Municipal no sentido de que seja feito o serviço de carpina no Parque de Eventos Sebastião Calixto, no Parque Odélio de Brito e no Estádio João Belarmino.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_no_95.18_-_guarita_ja_fez_indicacao_e__cYgXgDp.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_no_95.18_-_guarita_ja_fez_indicacao_e__cYgXgDp.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica à Mesa desta Casa providências junto ao Executivo Municipal no sentido de que sejam construídas guaritas de proteção em todos os pontos de ônibus escolar.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_no_96.18_-_servico_de_carpina_limpeza__UmuJ5lS.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_no_96.18_-_servico_de_carpina_limpeza__UmuJ5lS.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, indicam à Mesa desta Casa providências junto ao Executivo Municipal no sentido de que seja feito o serviço de carpina, limpeza geral, corte e poda de árvore nas imediações da Rua Vita Cândida Alves – Bairro Alvorada.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_no_97.18_-_coleta_de_lixo_no_residenci_8ep2YaD.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_no_97.18_-_coleta_de_lixo_no_residenci_8ep2YaD.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita regularmente a coleta de lixo no Bairro Residencial Liberdade.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_no_98.18_-_limpeza_no_campo_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_no_98.18_-_limpeza_no_campo_-_matheus.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal para que seja feita uma limpeza geral no Estádio Jorge Dias de Oliva, como: Carpina, novas marcações de linha e com as redes no gol, para prestigiar o Primeiro Torneio dos Amigos do Edimilson Jiboio em Itaú de Minas, previsto para o dia 22 de dezembro de 2018 às 08:00 horas, conforme segue em anexo._x000D_
 Contando com os seguintes amigos:_x000D_
 _x000D_
 1 - Eder_x000D_
 2 - Matheus Atilio_x000D_
 3 - Danilo Faria_x000D_
 4 - Diego Zinho_x000D_
 5 - Lako_x000D_
 6 - Xinha_x000D_
 7 - Leily_x000D_
 8 - Kill_x000D_
 9 - Edmor_x000D_
 10 - Alessandro Volpone_x000D_
 11 - Matheus Cohab_x000D_
 12 - Daniel Coração _x000D_
 13 - Rafael Pereira_x000D_
 14 - Paulo Marcos_x000D_
 15 - Everton Xum_x000D_
 16 - Chinês_x000D_
 17 - Matheus Faria_x000D_
 18 - Raniely_x000D_
 19 - Alex Carcanha_x000D_
 20 - Zé gota_x000D_
 21 - Gud_x000D_
 22 - Tikinhi_x000D_
 23 - Wiliam boi_x000D_
 24 - Thiago Goleiro_x000D_
 25 - Flávio_x000D_
 26 -Emilio Gallo_x000D_
 27 - Dan_x000D_
 28 - Tubinha_x000D_
 29 - Juliano Negão _x000D_
 30 - Fernando Piria_x000D_
 31 - Tiago Mugango_x000D_
 32 - Matheusinho _x000D_
 33 - Derson_x000D_
 34 - Danilo Bodão_x000D_
 35 - Moreno_x000D_
 36 - Bruno jacaré _x000D_
 37 - Marcelinho</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_no_99.18_-_trocas_de_lampadas_-_donizetti.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_no_99.18_-_trocas_de_lampadas_-_donizetti.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal no sentido de que seja trocada a lâmpada no poste localizado na Rua Rodrigues Amorim, n. 1750, Bairro Santa Terezinha –p próximo a Cooperativa dos Caminhoneiros.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_no_100.18_-_limpeza_e_remocao_de_lixo_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_no_100.18_-_limpeza_e_remocao_de_lixo_-_davi.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal no sentido de que seja feito o serviço de limpeza e remoção de lixo e entulho nas imediações da Rua João Cassemiro dos Santos n. 25 – Bairro Acácias.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, GILMAR DOS SANTOS CHAVES</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_no_101.18_-_reparos_na_pavimentacao_da_ZLCFEq2.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_no_101.18_-_reparos_na_pavimentacao_da_ZLCFEq2.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica à Mesa desta Casa providências junto ao Executivo Municipal no sentido de que sejam feitos reparos na pavimentação da rua José de Oliveira Ramos - no Jardim dos Ipês, perto da Construtora SER.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica à Mesa desta Casa providências junto ao Executivo Municipal solicitando as providências cabíveis para cobrir os prejuízos financeiros causados na residência da Sra. Célia e do Sr. Lazinho, quando da pintura e reforma do Estádio Jorge Oliva, feitas pela Prefeitura antes do feriado de 1º de Maio de 2017.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_no_103.18_-_limpeza_e_remocao_de_lixo__JwPv6EW.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_no_103.18_-_limpeza_e_remocao_de_lixo__JwPv6EW.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, indica à Mesa desta Casa providências junto ao Executivo Municipal no sentido de que seja feito o serviço de limpeza e remoção do lixo acumulado no Bairro Acácias saída para a Fazenda Bela Vista</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a aluna Nicole Martins de Matos Ramos, da Escola Municipal Carmélia Dramis Malaguti, pelo excelente desempenho no Concurso “Mandando Bem no Trânsito”, promovido pela AB Nascentes das Gerais, que conquistou a colocação de 1º lugar, Tipo: Desenho, categoria: Educação Especial 1º e 2º anos._x000D_
 Esta posição de destaque nos enche de alegria e contentamento em ver nossa gente preocupado com questões de trânsito, é importante dar destaques a estes vitórias, para que as crianças aprendam a educação no trânsito, sendo que é importante participar, dando orgulho a nossa comunidade.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a aluna Julia Sanzio Lima, da Escola Municipal Carmélia Dramis Malaguti, pelo excelente desempenho no Concurso “Mandando Bem no Trânsito”, promovido pela AB Nascentes das Gerais, que conquistou a colocação de 1º lugar, Tipo: História em Quadrinhos, categoria: Educação Especial 4º e 5º anos._x000D_
 Esta posição de destaque nos enche de alegria e contentamento em ver nossa gente preocupado com questões de trânsito, é importante dar destaques a estes vitórias, para que as crianças aprendam a educação no trânsito, sendo que é importante participar, dando orgulho a nossa comunidade.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>ANTONIO DOS REIS NUNES, DAVI OLIVEIRA DE SOUSA, DENIS DONIZETTI MAGALHÃES, DONIZETTI ANTONIO DE AMORIM, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, MATHEUS VILELA SILVA, OBERDAN FARIA, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/145/mocao_no_03.18_-_mocao_de_repudio_-_nunes.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/145/mocao_no_03.18_-_mocao_de_repudio_-_nunes.pdf</t>
   </si>
   <si>
     <t>Vimos através da presente Moção apresentar votos de repúdio e demostrar o descontentamento para com o Governo do Estado de Minas Gerais, na figura do seu representante maior – Governador Fernando Pimentel, pelo débito com a Saúde de nosso município e pelos atrasos nos repasses do IPVA e do ICMS e demais recursos a que fazem jus Itaú de Minas e todos Municípios mineiros.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/146/mocao_no_04.18_-_mocao_de_aplausos_campeonato_zo_nGT0B69.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/146/mocao_no_04.18_-_mocao_de_aplausos_campeonato_zo_nGT0B69.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, aos itauenses que participaram do Campeonato Brasileiro de Karatê – Etapa Classificatória Minas Gerais e se classificaram para a Etapa Final do Campeonato Brasileiro de Karatê, sendo:_x000D_
 _x000D_
 Kaylane Souza - campeã na Kumitê - categoria de 14 e 15 anos - faixa roxa a preta;_x000D_
 _x000D_
 Beatriz Marques - 3º lugar - categoria de 14 e 15 anos - faixa roxa a preta;_x000D_
 _x000D_
 Maria Ventura - Vice-campeã - Kumitê na categoria 10 a 11 anos e katea 3º lugar;_x000D_
 _x000D_
 Lincoln Silva - 3º lugar na Kata - categoria 18 a 20 anos;_x000D_
 _x000D_
 Paloma Souza - 3º lugar no Kumitê - categoria 18 a 20 anos;_x000D_
 _x000D_
 Livia Moura - 3º lugar Kumitê - categoria de 16 a 17 anos - faixa roxa a preta.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, aos Professores de Jiu-Jitsu da academia do Itaú Espoete Clube, que participaram da Copa Leão Dourado de Jiu-Jitsu, sendo eles:_x000D_
 Dener Reis Sudário, faixa marrom,  ficou em 1º lugar na categoria peso médio;_x000D_
 Maicon Roberto Ferreira, faixa marrom, ficou em 2º lugar, categoria peso leve.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/148/mocao_no_06.18_-_mocao_de_aplausos_aos_garis_-_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/148/mocao_no_06.18_-_mocao_de_aplausos_aos_garis_-_matheus.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS Venho por meio desta Moção homenagear  toda a equipe de Garis pelo seu dia comemorado no o dia 16 de maio.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/149/mocao_no_07.18_-_mocao_de_aplausos_repudio_ao_pr_6WpldF7.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/149/mocao_no_07.18_-_mocao_de_aplausos_repudio_ao_pr_6WpldF7.pdf</t>
   </si>
   <si>
     <t>Vimos através da presente Moção apresentar votos de repúdio ao Presidente Michel Temer pela sua infeliz gestão frente ao Governo Brasileiro._x000D_
 Esta Presidência se mostra cada dia mais incapaz de governar nosso País, por incompetência e falta de apoio de popular, acirrando cada vez mais os efeitos da crise econômica, social, política e moral.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/150/mocao_no_08.18_-_mocao_de_votos_de_apoio_e_aplau_TP1Mhdv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/150/mocao_no_08.18_-_mocao_de_votos_de_apoio_e_aplau_TP1Mhdv.pdf</t>
   </si>
   <si>
     <t>Vimos através da presente Moção apresentar que sejam consignados votos de apoio e aplausos ao Movimento dos Caminhoneiros, através da Cooperativa dos Caminhoneiros de Itaú de Minas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/151/mocao_no_09.18_-_mocao_de_aplausos_as_escolas_pe_0JX5OIJ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/151/mocao_no_09.18_-_mocao_de_aplausos_as_escolas_pe_0JX5OIJ.pdf</t>
   </si>
   <si>
     <t>Venho através da presente Moção apresentar que sejam consignados votos de aplausos a Prefeitura Municipal, Secretaria Municipal de Educação, e escolas municipais pelo excelente índice do IDEB – Índice de Desenvolvimento da Educação obtendo o melhor índice nas séries iniciais.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_no_10.18_-_mocao_de_aplausos_a_equipe_do_f_2N25cmr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_no_10.18_-_mocao_de_aplausos_a_equipe_do_f_2N25cmr.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a equipe de sub 13 anos do FUTSAL masculino de Itaú de Minas,  que se consagrou campeã da liga desportiva do Alto do Rio Pardo - LIDARP, na cidade de Nova Rezende - MG.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_no_11.18_-_mocao_de_aplausos_a_larissa_cam_uOiswXl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_no_11.18_-_mocao_de_aplausos_a_larissa_cam_uOiswXl.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a atleta Larissa Campos, que se consagrou campeã nas seguintes competições recentes de Xadrez:_x000D_
  - Campeã de xadrez dos jogos escolares de Minas Gerais, que aconteceu na cidade de Uberaba - MG e,_x000D_
 - Campeã mineira no Festival Mineiro da Juventude, que aconteceu na cidade de São Sebastião do Paraíso - MG.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_no_12.18_-_mocao_de_aplausos_ao_dener_-_ma_u0tznEW.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_no_12.18_-_mocao_de_aplausos_ao_dener_-_ma_u0tznEW.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeremos à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, ao atleta Dener Reis Sudário, que sagrou-se campeão nas seguintes competições:_x000D_
 - Campeão Brasileiro de Interclube, categoria meio médio 83 k._x000D_
 - Campeão com kimono e sem kimono, que aconteceu na cidade de Passos - MG</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_no_13.18_-_mocao_de_aplausos_ao_maycon_-_m_hsyZAD7.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_no_13.18_-_mocao_de_aplausos_ao_maycon_-_m_hsyZAD7.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeremos à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, ao atleta Maycon Roberto Ferreira da Silva, que sagrou-se campeão nas seguintes competições de Karatê:_x000D_
 Campeão Brasileiro de Interclube, categoria leve 76 k;_x000D_
 Campeão com kimono e sem kimono, que aconteceu na cidade de Passos – MG.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/156/mocao_no_14.18_-__ok_mocao_de_aplausos_a_maria_v_DtoGDTj.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/156/mocao_no_14.18_-__ok_mocao_de_aplausos_a_maria_v_DtoGDTj.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeremos à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, a jovem atleta Maria Vitória da Silva Militão, uma garota de 10 anos de idade, que consagrou o 3º lugar na etapa final do Campeonato Brasileiro de Karatê, na cidade de Belo Horizonte – MG, no último fim de semana.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeremos à Mesa, ouvido o Plenário, uma MOÇÃO DE APLAUSOS, aos atletas que venceram, na décima copa de Muay Thai, na cidade de Mococa – SP.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_no_01.18_-_urgencia_especial_aos_pr_Ys8zeXh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_no_01.18_-_urgencia_especial_aos_pr_Ys8zeXh.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que sejam apreciados em regime de URGÊNCIA ESPECIAL, e que sejam dispensados os pareceres das comissões permanentes, os seguinte Projetos:_x000D_
 a) Projeto de Lei n. 01 Autoriza a abertura de crédito adicional especial na lei nº 1009/2017 - que Estima a receita e fixa a despesa do município de Itaú de Minas para o exercício financeiro de 2018 - e dá outras providências;_x000D_
 b) Projeto de Lei n. 02 dispõe sobre a revisão geral dos vencimentos dos servidores públicos municipais e dá outras providências;_x000D_
 c) Projeto de Lei n. 03 dispõe sobre reajuste dos vencimentos do quadro de magistério público municipal e dá outras providências;_x000D_
 d) Projeto de Resolução n. 01 dispõe sobre a revisão geral dos vencimentos dos servidores do Legislativo Municipal e dá outras providências;_x000D_
 e) Projetos de Resoluções n. 02 e 03 que tratam da criação e extinção de cargos e funções do Legislativo Municipal;_x000D_
 f) Projeto de Lei n. 04 que fixa a tabela de vencimentos da Câmara Municipal</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>O vereador que este subscreve, requer, na forma regimental e, depois de ouvido o plenário, a seguinte informação: _x000D_
 - relação dos medicamentos adquiridos e doados pela Farmácia Municipal no mês de janeiro de 2018;</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>O vereador que este subscreve, requer do Executivo Municipal informação acerca do planejamento para cidade de Itaú de Minas no ano de 2018.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_no_05.18_-_total_dos_gastos_com_a_r_UxX14vQ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_no_05.18_-_total_dos_gastos_com_a_r_UxX14vQ.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a seguinte informação:_x000D_
 _x000D_
 Qual o total dos gastos com as mudanças (reforma) dos prédios do setor de compras nos anos de 2017 e 2018</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_no_06.18_-_requer_informacoes_sobre_yIz1Qi8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_no_06.18_-_requer_informacoes_sobre_yIz1Qi8.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações a respeito do PMAQ - Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica:_x000D_
 _x000D_
 - Qual o valor foi repassado;_x000D_
 - Onde e como foram aplicados este recurso.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal cópias de todos os pagamentos  e dos contratos efetuados durante o ano de 2017 para as seguintes empresas:_x000D_
 - Adonai Consultoria e Assessoria_x000D_
 - Sinopse Tecnologia Eireli - ME</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_no_08.18_-_requer_relacao_dos_gasto_MI0Po1K.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_no_08.18_-_requer_relacao_dos_gasto_MI0Po1K.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal relação dos gastos com a W20 e da retroescavadeira do município no ano de 2017, bem como os fornecedores.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_no_09.18_-_requer_copias_dos_contra_j3rX3lc.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_no_09.18_-_requer_copias_dos_contra_j3rX3lc.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve requer do Executivo Municipal cópias dos contratos dos imóveis locados pela Prefeitura Municipal de Itaú de Minas, com endereço e destinação de cada imóvel.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_10.18_-_requer_relacao_da_frota__mqwBAyp.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_10.18_-_requer_relacao_da_frota__mqwBAyp.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal relação da frota municipal, bem como, o número de placas e o setor onde presta serviço.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_11.18_-_requer_informacao_acerca_LbGh8xq.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_11.18_-_requer_informacao_acerca_LbGh8xq.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações acerca do Distrito Industrial hertz Aparecido Knauf:_x000D_
 - relação de todos os proprietários (ou quem atualmente tem a posse, ou ocupa imóvel);_x000D_
 - como estão os processos movidos na Justiça contra empresas do DI? Relacionar cada processo;_x000D_
 - mapa contendo todos os imóveis do DI com identificação das empresas beneficiárias;_x000D_
 - há algum impedimento legal contra o DI, pois fomos informados que está havendo problemas para que as empresas ali instaladas obtenham documentação com o endereço do distrito?_x000D_
 - documentação relativa as despesas com a instalação/reformas de placas afixadas no Distrito Industrial.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_12.18_-_pagamentos_feito_pela_pr_xyJZuQk.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_12.18_-_pagamentos_feito_pela_pr_xyJZuQk.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
  - relação contendo todas as clínicas e/ou entidades que receberem pagamentos por internação ou tratamento de dependentes químicos de Itaú de Minas nos exercícios de 2016, 2017 e 2018;_x000D_
 - como são feitos os pagamentos pela Prefeitura? Paga-se a Clínica ou à algum familiar do internado? Paga-se por ocasião da internação ou após 30 dias de internação?_x000D_
 - O que ocorre se o paciente se negar a ficar na Clínica e a Prefeitura já tiver pago algum valor referente a internação não aceita? Há reembolso?_x000D_
 - Quando o pagamento foi feito a familiar do dependente? É obrigatória a devolução do recurso recebido?_x000D_
 - Há casos ocorridos onde não houve a devolução de recursos recebidos previamente para tratamento sem a efetiva internação do paciente?</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
  A Prefeitura Municipal fez parcelamento de INSS referente a folha de pagamento dos servidores do mês de dezembro/17 e do Décimo Terceiro? Em caso positivo remeter cópia do Termo de Parcelamento do débito firmado.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_no_14.18_-_a_prefeitura_fez_parcela_NJMHm9k.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_no_14.18_-_a_prefeitura_fez_parcela_NJMHm9k.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 A Prefeitura Municipal fez parcelamento de débito junto a CEMIG em 2018? Em caso positivo remeter cópia do Termo de Parcelamento do débito firmado.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_15.18_-_qual_montante_pago_a_tit_i1RkX0H.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_15.18_-_qual_montante_pago_a_tit_i1RkX0H.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 Qual montante pago a título de RPV em 2017 à servidores municipais?_x000D_
 - Enviar a relação de beneficiários dos processos e valores pagos.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 Qual montante pago a título férias prêmio à servidores municipais?_x000D_
 - Enviar a relação de beneficiários e valores pagos.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 por quais motivos o Executivo Municipal não participou ao Debate sobre a reforma da Lei Robin Hood proposto pelo Deputado Paulo Guedes no dia 14 de dezembro de 2017.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_19.18_-_ok_requer_urgencia_espec_nuUvb7Y.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_19.18_-_ok_requer_urgencia_espec_nuUvb7Y.pdf</t>
   </si>
   <si>
     <t>Exmos. Srs. Vereadores da Câmara Municipal de Itaú de Minas._x000D_
 A Mesa Diretora abaixo assinada, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, e que sejam dispensados os pareceres das comissões permanentes ao Projeto de Lei n. 06/18 que “Altera a Lei Municipal n. 1013, de 26 de janeiro de 2018 que Autoriza a abertura de crédito adicional especial na Lei n. 1009/17 – que estima a receita e fixa despesa do Município de Itaú de Minas para o exercício Financeiro de 2018 – e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_20.18_-_requer_relacao_dos_onibu_MypDUni.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_20.18_-_requer_relacao_dos_onibu_MypDUni.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer a seguinte informação do Executivo Municipal:_x000D_
 - relação dos ônibus da empresa Transmariane Turismo Ltda que prestam serviços para a Prefeitura Municipal de Itaú de Minas; bem como, os números de placas._x000D_
 - endereço do local no Distrito Industrial em Itaú de Minas aonde se encontra instalada e em pleno funcionamento a referida empresa, assim como o tamanho em metros quadrados desse espaço</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_21.18_-_ok__requer_informacoes_p_LwP3tD3.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_21.18_-_ok__requer_informacoes_p_LwP3tD3.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, tendo em vista as informações publicadas no Jornal Folha da Manhã edição do dia 23 de fevereiro/18 com o Título – “Arrecadação de ICMS em Itaú cai”, venho requerer do Executivo Municipal a seguinte informação:_x000D_
 - as informações divulgadas na referida matéria são verdadeiras?_x000D_
 - as informações publicadas no Site da Transparência da Prefeitura Municipal são verdadeiras?_x000D_
 - Afinal de contas quem está divulgando informações errôneas sobre a receita do Município pois, uma ou outra são falsas tendo em vista os valores arrecadados constante da tabela abaixo e que estão atualmente publicados no Portal da Transparência da Prefeitura Municipal ?_x000D_
 - A informação no referido jornal é de que o FPM teve uma queda de 4.510.538,07. Esta informação é verdadeira?_x000D_
 _x000D_
 Receita	        2016	Variação entre os exercícios 2016 e 2017	         2017_x000D_
 ICMS	   18.849.442,07	3,98%	    18.128.005,48_x000D_
 FPM	   14.256.147,28	3%	    13.782.614,31_x000D_
 IPVA	     1.728.855,57</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_21.18_-_ok__requer_informacoes_p_rwW3FrE.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_21.18_-_ok__requer_informacoes_p_rwW3FrE.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 qual a explicação para o corte de uma palmeira imperial localizada na o início da Avenida Eng. Manoel Batista?_x000D_
 - Há um laudo técnico ambiental que permitia o corte desta árvore? Em caso positivo remeter cópia do referido laudo.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_no_23.18_-_pessoas_contratadas_temp_9K8BdZw.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_no_23.18_-_pessoas_contratadas_temp_9K8BdZw.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 Número de contratos (pessoas contratadas temporariamente) efetuados pela Prefeitura Municipal de Itaú de Minas no ano de 2018 até o presente dia.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_no_24.18_-_relacao_da_escala_de_fer_gxbgwgM.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_no_24.18_-_relacao_da_escala_de_fer_gxbgwgM.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal a relação da escala de férias de todos os médicos, incluindo os médicos dos PSFs e Plantonistas.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_no_25.18_-_informacoes_da_secretari_CcBi8dQ.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_no_25.18_-_informacoes_da_secretari_CcBi8dQ.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto do Executivo Municipal, através da Secretaria de Educação, Esporte e Cultura:_x000D_
 _x000D_
 1 - Qual o número de alunos matriculados na rede municipal nos períodos 2013, 2014, 2015, 2016, 2017 e 2018? (Números ano a ano para acompanhar a variação da quantidade)_x000D_
 2 - Quais os valores repassados, através do FUNDEB, ao município de Itaú de Minas nos anos 2013, 2014, 2015, 2016, 2017 e 2018?_x000D_
 3 - Dos valores repassados pelo FUNDEB nos períodos citados acima, sabe-se que 60%, no mínimo, são obrigatoriamente vinculados ao pagamento dos quadros do magistério. Em relação aos 40% restantes, qual o percentual destinado aos demais servidores da educação? (Período por período dos anos acima citado)._x000D_
 4 - Em algum destes períodos (2013, 2014, 2015, 2016, 2017 e 2018) a verba do FUNDEB foi insuficiente para cobrir a folha de pagamentos? Qual(ais) período(s)?</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações acerca dos gastos com o gerador do Parque de Eventos Sebastião Calixto._x000D_
 - Qual o total de gastos com a locação do gerador nos anos de 2016 e 2017??</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal  a relação de todas as receitas lançadas em 2016 tendo como fontes de recursos –_x000D_
 • 145 - Transferência de recursos do FNDE – (repasse Federal),_x000D_
 • 122 - Transferência de Convênio Vinculados à Educação – (repasse Estadual);_x000D_
 b) Cópias dos empenhos nos quais utilizaram destas fontes para pagamento de fornecedores.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_no_29.18_-_requer_parcelamento_de_d_Y0elU1a.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_no_29.18_-_requer_parcelamento_de_d_Y0elU1a.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 A Prefeitura Municipal fez parcelamento de débito junto a CEMIG em 2017? Em caso positivo remeter cópia do Termo de Parcelamento do débito firmado.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_no_30.18_-_requer_envio_ao_minister_vWneges.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_no_30.18_-_requer_envio_ao_minister_vWneges.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer da Mesa Diretora o envio ao Ministério Público da Comarca de Pratápolis, da cópia da Denúncia protocolada na Câmara pelo Cidadão Mackson Antonio da Silva, em que alega suposta infração político Administrativa do Prefeito Ronilton Gomes Cintra e que foi rejeitada pela Câmara Municipal de Itaú de Minas na sessão plenária havida em 13 de Março de 2018, bem como a defesa apresentada pelo Prefeito Municipal.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>DONIZETTI ANTONIO DE AMORIM, ANTONIO DOS REIS NUNES, DENIS DONIZETTI MAGALHÃES, ROBERTO GONÇALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no_31.18_-_requer_instauracao_da_c_7j2xDvr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no_31.18_-_requer_instauracao_da_c_7j2xDvr.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Itaú de Minas_x000D_
 _x000D_
 _x000D_
 Os Vereadores abaixo-assinados requerem a instalação de uma Comissão Especial de Inquérito, conforme dispositivo regimental, para proceder a apuração de fatos relativos a: Suposto descumprimento por parte da Administração Municipal das Leis Orçamentárias dos exercícios financeiros de 2015, 2016 e 2017 por utilização de recursos/e pagamento de despesas não autorizadas legalmente para a as obras de Construção de Creche Municipal e para Transporte Escolar._x000D_
 Os indícios de provas são os constantes na denúncia protocolada na Câmara Municipal pelo Sr. Mackson Silva relatando eventual Infração Política Administrativa, e o Ofício n.27/18 remetido ao Legislativo pelo Prefeito Municipal em 13/03/17 no qual relata os fatos por ele apontados desde o exercício de 2015.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_no_32.18_-_total_com_gastos_de_comb_pOZNF2N.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_no_32.18_-_total_com_gastos_de_comb_pOZNF2N.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal o total com gastos de combustível no Auto Posto Itaú Ltda EPP, nos anos de 2013 a 2017.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_no_32.18_-_total_com_gastos_de_comb_OXJ1Yh5.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_no_32.18_-_total_com_gastos_de_comb_OXJ1Yh5.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações acerca da Reclamação anexa:_x000D_
 - o reclamante alega ter feito melhorias e feito investimentos na estrada de acesso à sua propriedade com recursos próprios e com apoio da Prefeitura na Gestão passada, mas que tudo está sendo comprometido devido as águas das chuvas que estão vindo da propriedade vizinha. Alega ter procurado a Secretaria de Serviços urbanos e não obteve retorno, assim procurou a Câmara Municipal para pedir providências e por isso solicito informações acerca da situação deste cidadão, e dos motivos pelo não atendimento a sua reclamação.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal cópias das portarias referentes a a nomeações e exonerações havidas desde 01 de novembro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal, relação dos valores gastos com pessoal em percentual e em valores, em relação a receita corrente líquida dos últimos 03 (três) meses.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_no_37.18_-_cumprimento_a_instrucao__zgs03yg.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_no_37.18_-_cumprimento_a_instrucao__zgs03yg.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal As seguintes informações:_x000D_
 - quais as ações previstas pela Administração Municipal para dar cumprimento a Instrução Normativa n. 01/18 do TCE/MG com relação a adequação ao limite constitucional uma vez que os gastos  com inativos e pensionistas, bem como os encargos sociais  farão parte do cálculo dos limites da despesa com pessoal.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_no_38.18_-_quais_os_terrnos_no_bair_WdGi80W.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_no_38.18_-_quais_os_terrnos_no_bair_WdGi80W.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, informações acerca dos terrenos localizados no Bairro São Lucas:_x000D_
 - Quais terrenos é do Município?</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_no_39.18_-_urgencia_especial_aos_pr_fhM0HEU.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_no_39.18_-_urgencia_especial_aos_pr_fhM0HEU.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que sejam apreciados em regime de URGÊNCIA ESPECIAL, e que sejam dispensados os pareceres das comissões permanentes, aos Projetos de Lei nº 14 e 15  que Autorizam o Poder Executivo a abrir crédito adicional especial na Lei n. 1009/2017 – que Estima a receita a receita e fixa a despesa do Município de Itaú de Minas/MG para o Exercício financeiro de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_no_40.18_-_relacao_dos_lotes_do_dis_vsX5Bs5.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_no_40.18_-_relacao_dos_lotes_do_dis_vsX5Bs5.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer a Mesa desta Casa, as seguintes informações junto ao Executivo Municipal com relação aos lotes localizados no Distrito Industrial Herts Aparecido Knauf:_x000D_
 1) – cópia dos decretos de doações de lotes do Distrito Industrial; nos anos de 1992 até a presente data._x000D_
 2) - descrição dos proprietários de todos os lotes dos referidos locais, tanto os que possuem a posse legal bem como os que estão lá de forma ilegal.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, tendo em vista vários questionamentos e pedidos feitos à este vereador por meio das redes sociais,  requer as informações e providências cabíveis relacionadas no arquivo em anexo que dizem respeito ao Executivo Municipal.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, tendo em vista vários questionamentos e pedidos feitos à este vereador por meio das redes sociais, requer as informações e providências cabíveis relacionadas no arquivo em anexo que dizem respeito à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, tendo em vista vários questionamentos e pedidos feitos à este vereador por meio das redes sociais, requer as informações e providências cabíveis relacionadas no arquivo em anexo que dizem respeito à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, tendo em vista vários questionamentos e pedidos feitos à este vereador por meio das redes sociais, requer as informações e providências cabíveis relacionadas no arquivo em anexo que dizem respeito às Secretarias de Serviços Urbanos e de Obras Públicas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_no_45.18_-_urgencia_especial_aos_pr_9bnoORX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_no_45.18_-_urgencia_especial_aos_pr_9bnoORX.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que sejam apreciados em regime de URGÊNCIA ESPECIAL, e que sejam dispensados os pareceres das comissões permanentes, dos seguintes Projetos de Lei: _x000D_
 Nº 17/18 – Autoriza o Poder Executivo a abrir Crédito Adicional Especial na Lei Nº 1009/2017 – que estima a receita e fixa a despesa do município de Itaú de Minas/MG para o exercício financeiro de 2018, e dá outras providências. ( destinada a aquisição de equipamentos e de material permanente para estruturação da rede de serviços de atenção básica do Município de Itaú de Minas).</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_no_46.18_-_urgencia_especial_aos_pr_M1cgHEt.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_no_46.18_-_urgencia_especial_aos_pr_M1cgHEt.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, e que sejam dispensados o parecer das comissão permanente, do Projeto de Lei  nº 18/18 – Autoriza o Poder Executivo a abrir Crédito Adicional Especial na Lei Nº 1009/2017 – que estima a receita e fixa a despesa do município de Itaú de Minas/MG para o exercício financeiro de 2018, e dá outras providências ( tem como finalidade de abrir Crédito Adicional no orçamento vigente a fim de viabilizar o repasse de recursos financeiros a APAE de Itaú de Minas).</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_no_47.18_-_requer_receita_do_munici_uTsaGnl.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_no_47.18_-_requer_receita_do_munici_uTsaGnl.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 -  Relação de todas as receitas e valores discriminadas separadamente recebidas pelos Município no exercício de 2018.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal As seguintes informações:_x000D_
 - a que se referem as multas aplicadas ao Município constantes dos empenhos n. 18, 19 1024, 1025, 1026, 1027, 1028, 1031, 1033, 1034, 1035.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_no_49.18_-_requer_informacoes_acerc_hvvIsDv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_no_49.18_-_requer_informacoes_acerc_hvvIsDv.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer do Executivo Municipal cópias dos seguintes documentos:_x000D_
 - Cópias de todos os Contratos de locação de imóveis celebrados pela Administração; bem como, cópias de todos os termos de prorrogações destes contratos.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_no_50.18_-_requer_informacoes_acerc_IctTlsv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_no_50.18_-_requer_informacoes_acerc_IctTlsv.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações, no período de janeiro, fevereiro e março de 2018._x000D_
 a) Cópias do demonstrativo de empenhos pagos por fonte e destinação de recursos; _x000D_
 b) Demonstrativo de numerário das contas Banco por fonte e destinação de recursos</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>DAVI OLIVEIRA DE SOUSA, MATHEUS VILELA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_no_51.18_-_requer_convocacao_do_sec_JFjYrVY.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_no_51.18_-_requer_convocacao_do_sec_JFjYrVY.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer a convocação do Secretário Municipal de Serviços Urbanos, Obras e Agricultura, - para vir prestar à esta Casa da Leis esclarecimentos sobre as atividades destas Secretarias da Prefeitura Municipal de Itaú de Minas.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_no_52.18_-_requer_dados_de_abasteci_06hjLB7.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_no_52.18_-_requer_dados_de_abasteci_06hjLB7.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer as seguintes informações:_x000D_
 - cópia dos cupons fiscais e/ou notas fiscais com os seguintes dados de abastecimento: - veículo, placa, quilometragem do velocímetro, quantidade de litros abastecidos, tipo de combustível e nome dos motoristas, referentes ao período de 23 de abril a 01 de junho de 2018.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_no_53.18_-_requer_informacoes_a_res_SFXyDsh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_no_53.18_-_requer_informacoes_a_res_SFXyDsh.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer da Mesa Diretora junto ao Executivo Municipal as seguintes informações com relação ao FUNDEB:_x000D_
 1) A prestação de contas integral referente ao exercício de 2017, bem como a prestação de contas parcial de 2018 foram devidamente aprovadas pelo Conselho Municipal de Acompanhamento do FUNDEB?_x000D_
 2) As referidas prestações de contas foram enviadas ao Fundo Nacional de Educação em tempo hábil? _x000D_
 3) O descumprimento quanto ao atendimento aos prazos estabelecidos para as prestações de contas do FUNDEB pode ocasionar em algum tipo de penalidade ou perda de recursos financeiros para o Município? Isto já aconteceu na atual Administração?</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_no_54.18_-_requer_informacoes_a_dos_YXHTLMF.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_no_54.18_-_requer_informacoes_a_dos_YXHTLMF.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações referentes ao período de janeiro de 2014 à Junho de 2018:_x000D_
 1) Número de servidores lotados na Educação, aqui envolvidos contratados, efetivos, comissionados;_x000D_
 2) Número de alunos matriculados no referido período na rede municipal de Educação.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_no_55.18_-_requer_que_seja_feita_a__LpCav8g.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_no_55.18_-_requer_que_seja_feita_a__LpCav8g.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal para que seja feita a reformulação do Estatuto do Servidor Público Municipal.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providências junto ao Executivo Municipal, as seguintes informações:_x000D_
 - Onde se encontram os equipamentos mobiliários e instrumentos musicais que eram da Casa da Cultura e que foram transportados para outro locais por ocasião da reforma e que ainda não foram devolvidos à Estação Cultura.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações quanto a instituição cálculo - controle e cobrança do ISS das instituições financeiras (Bancos, correspondentes bancários e similares), plano de saúde, operações com cartões, leasing e demais e setores e serviços impactados pelas alterações introduzidas pela Lei Complementar nº 157 de 29/12/2016._x000D_
 Solicito que conste no relatório as medidas adotadas para atendimento as mudanças e como tem funcionado esse sistema nos últimos 06 (seis) meses.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - nome do atual Fiscal de Obras e Posturas da Prefeitura Municipal, bem como onde este servidor atende, telefone de contato e seus horários de atendimento.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_no_61.18_-_urgencia_especial_aos_pr_3rLsbbh.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_no_61.18_-_urgencia_especial_aos_pr_3rLsbbh.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que sejam apreciados em regime de URGÊNCIA ESPECIAL, e que sejam dispensados os pareceres das comissões permanentes, aos seguintes  Projetos de Lei:_x000D_
 nº 24 - Autoriza o Poder Executivo a abrir Crédito Adicional Especial na Lei n  que Autorizam o Poder Executivo a abrir crédito adicional especial na Lei n. 1009/2017 – que Estima a receita a receita e fixa a despesa do Município de Itaú de Minas/MG para o Exercício financeiro de 2018, e dá outras providências. ( Destinado ao custeio das ações e serviços públicos de saúde de atenção básico do Município)_x000D_
 nº 25 - Autoriza o Poder Executivo a abrir Crédito Adicional Especial na Lei n  que Autorizam o Poder Executivo a abrir crédito adicional especial na Lei n. 1009/2017 – que Estima a receita a receita e fixa a despesa do Município de Itaú de Minas/MG para o Exercício financeiro de 2018, e dá outras providências. ( Destinado a alocação de recursos orçamentários para contabilização do custieo do parcelam</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_no_62.18_-_ok_informacoes_da_farmac_Zwpwi8r.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_no_62.18_-_ok_informacoes_da_farmac_Zwpwi8r.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal, informações a respeito da Farmácia Municipal, que são:_x000D_
 _x000D_
 - Quais remédios são fornecidos pela Farmácia Municipal, no dia de hoje? (lista dos nomes dos remédios)_x000D_
 - Quais os medicamentos que estão em falta e desde que dia estão em falta?_x000D_
 - Quais os medicamentos que estão em estoque e qual a data da última remessa de cada medicamento?</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_64.18_-_informacoes_daempresa_ra_gcqRkT9.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_64.18_-_informacoes_daempresa_ra_gcqRkT9.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, requerem ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal com referência a Empresa Raniely Cristine Santos - desde janeiro 2018 até a data do envio destas informações ao Legislativo:_x000D_
 - cópias de todas as guias referente ao recolhimento de animais apreendidos;_x000D_
 - cópias de todos os termos de retirada/devolução dos animais apreendidos;_x000D_
 - relatório descrevendo a destinação de todos os animais apreendidos;_x000D_
 - cópias dos avisos/advertências/comunicados remetidos a proprietários de animais que estavam soltos pelo Município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - relatório constando as movimentações do Processo Administrativo que foi instaurados para apurar a paralização das obras de construção da Creche, nas obras de construção da creche no Bairro São Lucas;_x000D_
 - relação do membros da comissão do referido Processo Administrativo.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_no_71.18_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_no_71.18_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - relação constando individualmente, o nome de todos os servidores públicos municipais efetivos e os inativos, bem como, a data de admissão de cada servidor na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_no_72.18_-_juliana.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_no_72.18_-_juliana.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Responsável pelo Controle Interno (Controladoria) da Prefeitura Municipal:_x000D_
 - cópias de todas as notificações/alertas/recomendações feitas ao Executivo Municipal e às Secretarias Municipais nos últimos 12 meses.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_no_73.18_-_juliana.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_no_73.18_-_juliana.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 A vereadora que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal em relação a locação de serviços de som e de tendas:_x000D_
 - cópias dos processos licitatórios se houver, bem como contratos, empenhos, notas fiscais no período de 2017 e 2018;_x000D_
 - informar se há descrição individualizada do evento realizado, bem como quantidade de dias e custo de cada locação na utilização dos serviços de locação de som e tendas.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_no_74.18_-_informacoes_sobre_a_copa_UcVio6d.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_no_74.18_-_informacoes_sobre_a_copa_UcVio6d.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica a Mesa desta Casa providencias junto ao Executivo Municipal as seguintes informações:_x000D_
 - se foi houve repasse de ações da concessionária COPASA para Prefeitura Municipal, e se sim , a que foi destinada ._x000D_
 - algum imóvel da Prefeitura foi passado para a COPASA ? qual ._x000D_
 - como foi passado? Qual a regulamentação?</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_no_76.18-_informacoes_sobre_o_veicu_YfU8QIp.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_no_76.18-_informacoes_sobre_o_veicu_YfU8QIp.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações a respeito da verba que estava destinado para compra de um veículo Van, para a APAE - Associação dos Pais e Amigos dos Excepcionais de Itaú de Minas.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem do Executivo Municipal relação da frota municipal, bem como, o número de placas e cópia de documentos das seguintes Secretarias:  _x000D_
 Meio Ambiente, Serviços Urbanos e Secretaria de Obras.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_no_78.18_-_urgencia_simples_ao_proj_14FOfn8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_no_78.18_-_urgencia_simples_ao_proj_14FOfn8.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados requerem que seja apreciado em regime de URGÊNCIA SIMPLES, o Projeto de Resolução n. 08/18 que “Altera dispositivo que menciona na Resolução nº 213/06 – Regimento Interno da Câmara Municipal de Itaú de Minas – (trata da alteração do horário das sessões ordinárias da Câmara Municipal).”</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_no_79.18-_informacoes_sobre_cirurgi_xRnyKWR.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_no_79.18-_informacoes_sobre_cirurgi_xRnyKWR.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal e Secretaria Municipal de Saúde quais sejam:_x000D_
 - Lista de pacientes com catarata, inscritos para cirurgia desde inicio do ano de 2013, a lista deve conter:_x000D_
 •	Data de inscrição do paciente na lista de espera;_x000D_
 •	Idade e sexo do paciente;_x000D_
 •	O grau da doença e o nível de recomendação da cirurgia (de acordo com laudo oftalmológico);_x000D_
 •	Data da cirurgia dos pacientes que já fizeram, e os critérios utilizados para priorização destes;_x000D_
 •	Setor / departamento e as pessoas responsáveis por organizar a lista e selecionar os pacientes de acordo com os critérios anterior._x000D_
 Obs. Para fins de proteção a dignidade humana, e não exposição dos pacientes, requeiro que na referência dos mesmos sejam usados apenas números de controle e as letras iniciais de seus nomes.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal as quais sejam:_x000D_
 - Cópia do processo licitatório para contratação de empresa para elaboração do Laudo Técnico das Condições do Ambiente de Trabalho, cópia do contrato, notas fiscais com atesto de recebido e ordens de pagamento emitido para a mesma em razão dessa contratação.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_no_82.18_-_informacoes_a_respeito_d_EtgrSnr.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_no_82.18_-_informacoes_a_respeito_d_EtgrSnr.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal e a secretaria Municipal de Saúde as quais sejam:_x000D_
 - Informação quanto à existência ou não de estudos para transformação do aparelho de Raio X Analógico de nosso município para sistema Digital, caso contrário os motivos da não preocupação com isso;_x000D_
 - Informações detalhadas sobre os gastos com o atual sistema, contendo no mínimo despesas com operadores, suprimentos e manutenções realizadas no período de 2016 e 2017.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_no_83.18_-_informacoes_a_respeito_d_WaRa1Gn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_no_83.18_-_informacoes_a_respeito_d_WaRa1Gn.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal e a secretaria Municipal de Saúde as quais sejam:_x000D_
 - Informações detalhadas sobre os gastos com exames de Ultrassonografias realizadas no período de 2016 e 2017._x000D_
 Obs. Para atender o presente requerimento não se faz necessário a anexação de notas ou comprovantes, apenas o relatório mensal das despesas no período assinada pelo secretário ou ordenador de despesa.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_no_84.18_-_informacoes_a_respeito_d_zYZHSXL.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_no_84.18_-_informacoes_a_respeito_d_zYZHSXL.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - relação mês a mês das horas extras pagas pela Prefeitura em 2018 constando nome do servidor, quantidade de horas extras pagas, motivação da necessidade das horas extras e local onde o serviço extra foi realizado.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_no_85.18_-_inss_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_no_85.18_-_inss_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 a) Cópia do Contrato 0011023070 firmado com o INSS – INSTITUTO NACIONAL DO SEGURO SOCIAL – referente a Dívida Contratual de Parcelamento e Renegociação de Dívidas de Contribuições Sociais Previdenciárias Interna no valor_x000D_
 R$ 988.023,63;_x000D_
 b) Cópia do Contrato 13678720 166-2017- 81 firmado com o INSS – INSTITUTO NACIONAL DO SEGURO SOCIAL – referente a Dívida Contratual de Parcelamento e Renegociação de Dívidas de Contribuições Sociais Previdenciárias Interna no valor_x000D_
 R$ 1.451.816,17, ambos firmados em 01/11/2017.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 a) O valor total dos repasses financeiros que o Estado de Minas Gerais deviria ter encaminhado ao Município de Itaú de Minas nos anos de 2017 e 2018, mas que se encontram atraso, dividido por Secretaria.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_no_89.18_-_informacoes_do_jornal_ci_CBKcoaD.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_no_89.18_-_informacoes_do_jornal_ci_CBKcoaD.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal :_x000D_
 -  Datas das publicações do Jornal Cidade em 2018, bem como cópias das notas fiscais que contem  a quantidade de exemplares confeccionados, para fiscalização quanto ao disposto na cláusula segunda do Contrato firmando entre a Prefeitura e o referido Jornal, qual seja:_x000D_
 CLÁUSULA SEGUNDA - Das obrigações das partes: _x000D_
 ..._x000D_
 A CONTRATADA obriga-se a: _x000D_
 a - Prestar os serviços contratados com zelo e presteza, obedecendo rigorosamente as condicionantes legais; _x000D_
 b - Responsabilizar-se pela qualidade e exatidão dos serviços prestados. _x000D_
 c - Ter impressão e circulação semanal na cidade de Itaú de Minas. _x000D_
 d - Ter no mínimo 2.500 exemplares por edição.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, requerem ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - em relação a situação da rede de esgoto da Rua Maranhão, - Jardim Pinheiros, qual o planejamento da Administração para solucionar o problema desta Rua que já estava em situação bastante precária, e agora com as chuvas, está desbarrancando as laterais causando ainda mais preocupação aos moradores daquelas imediações, conforme as imagens que segue em anexo.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_no_91.18_-_informacoes_sobre_a_bibl_WxYqBo4.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_no_91.18_-_informacoes_sobre_a_bibl_WxYqBo4.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, requerem ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal através da Secretaria Municipal de Educação:_x000D_
 - Inventário dos livros e exemplares da biblioteca municipal nos anos de 2010, 2014 e 2018;_x000D_
 - notas fiscais/recibos referente a aquisição de novos exemplares para a Biblioteca nos últimos 4 exercícios.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requerer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - cópias dos documentos firmados entre o Estado e o Município que oficializaram a municipalização do ensino fundamental em nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_no_95.18_-_ok_requer_convocacao_do__mMD9Zgf.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_no_95.18_-_ok_requer_convocacao_do__mMD9Zgf.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer a convocação do Secretário Municipal de Planejamento e Desenvolvimento Econômico da Prefeitura Municipal de Itaú de Minas em data próxima a ser agendada .</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_no_97.18_-_requer_urgencia_especial_PSyBV2l.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_no_97.18_-_requer_urgencia_especial_PSyBV2l.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora abaixo assinada, requer que seja apreciado em regime de URGÊNCIA ESPECIAL, e que seja dispensado os pareceres das comissões permanentes, o Projeto de Lei nº 37/18 - Modifica a Lei Municipal nº 47, de 1º de agosto de 1991, que Dispõe sobre o Estatuto do Servidor Público dos Poderes do Município de Itaú de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_no_98.18_-_requer_informacoes_a_res_ortEeIn.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_no_98.18_-_requer_informacoes_a_res_ortEeIn.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - relação constando individualmente, os alunos que fazem uso do transporte escolar rural, bem como a escola que cada um frequentou e frequenta nos anos de 2017 e 2018;_x000D_
 - relação individual das linhas de transporte escolar rural nos anos de 2017 e 2018; e identificação do prestador de serviço de cada linha.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_no_99.18_-_relacao_das_horas_extras_-_davi.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_no_99.18_-_relacao_das_horas_extras_-_davi.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal: _x000D_
 - relação da motivação da necessidade das horas extras (memorandos ou autorizações), bem como citar o local onde o serviço foi realizado, referente ao ano de 2018</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 - cópia de Convênio firmado entre as Prefeituras de Itaú de Minas e de Passos visando cooperação entre os Municípios, (se houver).</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA, JULIANA MATTAR</t>
   </si>
   <si>
     <t>O(s) vereador (s) abaixo assinado(s) vem requerer do Executivo Municipal o previsto abaixo, conforme passo a expor:_x000D_
 _x000D_
 - Considerando as alterações na Lei n° 11.350, de 5 de outubro de 2006 promovidas pelas Leis Federais:_x000D_
 • Lei n° 12.994, de 17 de junho de 2014; _x000D_
 • Lei n° 13.595, de 5 de janeiro de 2018 e_x000D_
 • Lei n° 13.708, de 14 de agosto de 2018;</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_no_102.18_-_ok_ok_ok__fechamento_da_OdRMtLS.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_no_102.18_-_ok_ok_ok__fechamento_da_OdRMtLS.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem do Executivo Municipal informações a respeito do fechamento da Usina de Reciclagem:_x000D_
 Quais são os motivos do referido fechamento?_x000D_
 Quais são as recomendações que a FEAM - Fundação Estadual do Meio Ambiente passou para a Prefeitura?</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>MATHEUS VILELA SILVA, DAVI OLIVEIRA DE SOUSA, GILMAR DOS SANTOS CHAVES, JULIANA MATTAR, OBERDAN FARIA</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem do Executivo Municipal informações a respeito do transporte escolar Municipal:_x000D_
 Quais os Motivos que o Transporte Escolar não vai fazer a linha que desloca os alunos para as escolas?</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:  _x000D_
 - cópias de Convênios firmados entre as Prefeituras de Itaú de Minas com os municípios de Pratápolis e com Fortaleza de Minas visando cooperação entre estes Municípios, (se houver).</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_no_105.18_-_ok__-_davi_e_matheus.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_no_105.18_-_ok__-_davi_e_matheus.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem do Executivo Municipal cópias dos relatórios mensais do Controle Interno dos anos de 2017 e 2018</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem do Executivo Municipal todos os processos relativos a apuração do VAF nos anos de 2015 a 2018.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações a respeito do transporte escolar:_x000D_
 O Transporte Escolar Municipal transporta alunos da zona rural que estudam em escola particular?</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_no_108.18_-_informacoes_sobre_os_va_HY8rTQO.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_no_108.18_-_informacoes_sobre_os_va_HY8rTQO.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer ao Executivo Municipal as seguintes informações:_x000D_
 - quais os valores dos repasses do ICMS ecológico que o Município de Itaú de Minas recebeu nos últimos 05 exercícios incluso 2018? Especificar por cada ano.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_no_109.18_-_informacoes_sobre_o_jar_85JMYSE.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_no_109.18_-_informacoes_sobre_o_jar_85JMYSE.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer ao Executivo Municipal as seguintes informações referentes ao Loteamento Jardim Pinheiros:_x000D_
 - cópia do projeto técnico do referido loteamento contendo as quadras, ruas, área verde, rede de esgoto e de água e todas as informações de compõem o projeto apresentado pelo loteador;_x000D_
 - quais as taxas municipais são cobradas pelo Município aos proprietários de imóveis do bairro Jardim Pinheiro;_x000D_
 - por quais motivos não há sistema de iluminação pública no referido bairro?</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_no_110.18_-_ultimo_laudo_tecnico_da_kK5jOQv.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_no_110.18_-_ultimo_laudo_tecnico_da_kK5jOQv.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer do Executivo Municipal cópias do último Laudo Técnico  das Condições Ambientais de Trabalho - LTCAT.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_no_111.18_-_ok_atendimento_em_relac_v5QZP5o.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_no_111.18_-_ok_atendimento_em_relac_v5QZP5o.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal informações acerca dos atendimentos a população:_x000D_
 - Como está sendo feita o atual atendimento a população em relação as consultas de especialidade, na Secretaria de Saúde?</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal assseguintes informações::_x000D_
 Qual o valor da obra feita na Escola Municipal Jorge Oliva para acomodar a Secretaria de Educação?_x000D_
  Quem realizou a Obra?</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_no_113.18_-_quantidade_de_alunos_po_jl8vjda.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_no_113.18_-_quantidade_de_alunos_po_jl8vjda.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - Qual a quantidade de alunos por sala de toda a rede municipal de ensino, nos anos de 2015, 2016, 2017 e 2018.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_no_114.18_-_informacoes_acerca_do_c_zGn8Uxy.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_no_114.18_-_informacoes_acerca_do_c_zGn8Uxy.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores._x000D_
 O Vereador que este subscreve requer ao Executivo Municipal as seguintes informações referentes a chefia de gabinete nos anos de 2013 à 2016:_x000D_
 - total das despesas com folha de pagamento do cargo de chefe de gabinete e auxiliares lotados neste órgão no referido período;_x000D_
 - total das despesas com diárias e adiantamentos com viagens;_x000D_
 - todas das demais despesas referentes a esta chefia no referido período.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento_no_115.18_-_informacoes_do_processo_C9BLOUd.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento_no_115.18_-_informacoes_do_processo_C9BLOUd.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer ao Executivo Municipal as seguintes informações:_x000D_
 - em que pé se encontra os processos Administrativos em que está envolvido o Servidor Anderson no caso do uso de irregular de veículo da Prefeitura e também referentes à despesas com gastos de diárias de viagem à Belo Horizonte em 2017, em que se apontou indícios de super faturamento e gastos exagerados nas despesas de alimentação apresentadas por este servidor através de notas fiscais (supostas notinhas falsas).</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_no_117.18_-_gastos_com_folah_de_pag_af0rAli.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_no_117.18_-_gastos_com_folah_de_pag_af0rAli.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 - Gastos da chefia de gabinete com custos da folha de pagamento e viagens e outros se tiverem, nos anos de 2000 a 2002 e 2005 a 2008.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_no_118.18_-_gastos_com_folha_de_pag_11uPuRX.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_no_118.18_-_gastos_com_folha_de_pag_11uPuRX.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer do Executivo Municipal as seguintes informações:_x000D_
 Quais os gastos do Secretário da Educação, folha de pagamento e viagens, nos anos de 2003 e 2004.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_no_119.18_-_cirurgia_de_agendamento_tnVPaP8.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_no_119.18_-_cirurgia_de_agendamento_tnVPaP8.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal:_x000D_
 _x000D_
 a)	Quem era o servidor responsável pelo agendamento de cirurgias de catarata nos anos de 2013, 2014 e 2015?_x000D_
 _x000D_
 b)	Há informações de que, possivelmente, algumas cirurgias foram agendadas e não foram realizadas de fato. De quem era a responsabilidade por fiscalizar e se fazer respeitar a fila de espera? Existem justificativas formais para as cirurgias canceladas? Quais são essas justificativas?</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento_no_120.18_-_relacao_de_todas_as_gui_gGdHJdm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento_no_120.18_-_relacao_de_todas_as_gui_gGdHJdm.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer ao Plenário desta Casa de Leis as seguintes informações junto ao Executivo Municipal: _x000D_
 - relação de todas as autorizações (guias, TFDs) dada pela Prefeitura Municipal para consultas e tratamentos de pacientes em outros Municípios._x000D_
 - informar o total de quantos pacientes obtiveram estas autorizações e para quais  Municípios foram transportados</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/413/proposicao_de_emenda_da_lei_organica_no_01.18_-__3NhHosw.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/413/proposicao_de_emenda_da_lei_organica_no_01.18_-__3NhHosw.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Orgânica que fixa o subsídios dos vereadores no âmbito do Município de Itaú de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/414/proposta-de-emenda-a-lei-organica_no_03.18_-.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/414/proposta-de-emenda-a-lei-organica_no_03.18_-.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA Nº 03/18_x000D_
 Modifica o Artigo 103 e seus parágrafos na Lei Orgânica Municipal – dispondo sobre orçamento impositivo e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>ALC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/411/mensagem_e_anteprojeto_no_01_trata_do_sanitario__nb0Iytm.pdf</t>
+    <t>http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/411/mensagem_e_anteprojeto_no_01_trata_do_sanitario__nb0Iytm.pdf</t>
   </si>
   <si>
     <t>Institui o “CÓDIGO SANITÁRIO MUNICIPAL”, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>ANTONIO DOS REIS NUNES</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI COMPLEMENTAR Nº 02/18_x000D_
 _x000D_
 _x000D_
 "DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE ITAÚ DE MINAS/MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3480,67 +3480,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_de_lei_no_01.17_-_credito_especial_hospi_FIB25dd.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/379/projeto__de_lei_no_c_02.18_-__reajuste_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_no_03_-_reajuste_quadro_de_magisteri_M3S39da.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_de_lei_n._04_-_fixa_vencimentos_e_tabela_B9zs9n2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_no_05_-_sessao_de_uso_de_espaco_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_no_06_-_dispoe_sobre_a_alteracao_da__zMvSmNl.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_no_09_-_ok_mensagem_e_projeto_cessao_as86vwl.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_de_lei_no_10.18_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_no_11_-_programa_permanente_de_comba_BjYjn5P.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_no_12_-_identificacao_de_arvores_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_de_lei_no_13.18_-_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/390/mensagem_projeto_de_lei_no_14.18_-_cide.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_de_lei_no_15_-_piso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_no_16.18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_no_18_-_credito_especial_apae_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_no_19.18_-__conselho_social_de_sa_7zyVAG6.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_lei_no_22_-_proliferacao_de_ratos_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_lei_no_23_-_identificacao_de_arvores_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_lei_no_24_-__abrir_credito_cissul_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_lei_no_25_-_abrir_credito_atencao_basica_Otwc1lW.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_lei_no_26_-_programa_internet_gratuita_-_qpCHL0E.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_lei_no_27_-_ausencia_do_vereador_as_sess_bh0ssHl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/402/projeto_lei_no_30.18_-_orcamento_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/403/projeto_de_lei_no_31.18_-_modifica_a_lei_no_1026_m8It4F5.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto_de_lei_no_32.18_-_amig_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_lei_no_33.18_-_ok_ok__executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_lei_no_37.18_-_insalubridade_-_executivo_hke3QYc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/406/projeto_de_lei_no_38.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/131/mensagem__e_projeto_de_lei_no_39.18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_resolucao_no_01_reajuste_de_35_para_j_JbuvNzA.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_no_02.18__plano_carreiras_c_yE9b4W9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_resolucao_no_03.18_-_coordenadoria_ad_FRtYhh3.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_resolucao_no_04.18_-_cria_o_cac_-_mes_nqAJ4Vh.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_resolucao_no_05.18_-_cria_a_ouvidoria_y8Vqpum.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_resolucao_no_06.18_informativo_-_mesa_Dga2LBx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_resolucao_no_07.18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_resolucao_no_08.18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_resolucao_no_09.18_-_cria_a_web_tv_ca_R5KPgs8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto_de_lei_complementar_no_03.18_-_donizetti_KoQfz8w.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/407/veto_ao_projeto_de_lei_no_05.18_-_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/408/projeto_de_decreto_legislativo_no_02.18_-__veto__bNcJq8X.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_decreto_legislativo_no_03.18_-__veto_xNJQBxw.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_de_decreto_legislativo_no_04.18_-__rejei_l55NG6c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_decreto_legislativo_no_05.18_-_presta_VZ10VdF.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_no_01.18_-_reforma_do_mata_burro_na_re_ey9V0MX.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_no_02.18_-_limpeza_no_terreno_no_bairr_79RNb2L.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_no_03.18_-_reparos_e_trocas_de_lampada_R2MqJsk.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_no_05.18_-_limpeza_geral_no_cemiterio__lyn0KtO.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_no_06.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_07.18_-_reforma_e_manutencao_no_mat_2dyBnAq.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_no_08.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_no_09.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_11.18_-mata_burro_quebrado_e_entupi_Gvsycv7.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_no_12.18_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_no_13.18_-_bueiros_inteligentes_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_no_14.18_-_redutor_de_velocidfade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_no_16.18_-_cascalhamento_-_denis.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_no_18.18_-_guarda_corpo_do_termainal_r_ZsiqXgv.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_no_19.18_-_limpeza_no_distrito_industr_ZLOfZvb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_no_20.18_-_combate_as_drogas_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_no_21.18_-_manutencao_nos_postes_queim_cmZ7Tah.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_no_24.18_-_contratado_medico_plantonis_ka8AXC8.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_no_25.18_-_refeito_o_calcamento_na_igr_vrIwLkH.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_no_26.18_-__redutor_de_velocidade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_no_27.18_-__bancos_de_assentos_fora_do_Uo8h4N1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_28.18_-_adequacao_por_vias_de_rampa_5wQ4haD.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_29.18_-_aquisicao_de_gerado_no_parq_wwQK307.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_no_30.18_-_trocar_a_tubulacao_de_aguas_v0vIRcf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_no_31.18_-_chuva_inundou_a_plantacao_d_Yyu3ogI.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_no_32.18_-_retirar_o_tronco_da_arvore__buXHzoo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_no_34.18_-_estradas_com_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_no_35.18_-_cascalho_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_no_36.18-_limpeza_no_terrno_santo_anto_08ZRxoy.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_no_37.18-_sistema_de_iluminacao_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_no_38.18_-_agua_da_chuva__-_matheus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_no_39.18_-_agua_da_chuva__no_belvedere_ezg8JFH.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_no_41.18_-_reparo_no_calcamento_dfa_ru_EKd9cIZ.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_no_42.18_-_reparo_no_calcamento_da_ave_0WM9bpX.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_no_43.18_-_recolocar_o_ventyilador_no__e6v7HfR.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_no_44.18_-_reparo_e_cascalhamento_na_e_iyWWTlX.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_no_45.18_-_reparo_e_cascalhamento_-_de_0tUAQll.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_no_46.18_-_redfutor_de_velocidade_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_no_47.18_-_tampa_rebaixada_-_denis.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_no_50.18_-_reparos_no_sistema_de_ilumi_UjDiWGF.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_no_51.18_-_implantacao_do_sistema_digi_XgkTl1q.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_no_52.18_-_reparos_na_tampa_e_no_bueir_D4OZEvN.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_no_53.18_-_limpeza_geral_no_mato_no_in_LPCXAoU.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_no_54.18_-_limpeza_no_terreno_da_prefe_jBIN7Gq.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_no_55.18_-_reforma_geral_na_quadra_do__qr9ZiTJ.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_no_56.18_-_sisteme_de_iluminacao_publi_GPJXszJ.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_no_57.18_-_reforma_mata_burro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_no_58.18_-_sistema_de_iluminacao_no_ce_MtxqtRH.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_no_59.18_-_retencao_de_agua_da_chuva_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_no_60.18_-_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_no_61.18_-_limpeza_nos_terrenos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_no_63.18_-_escomanto_de_aguas_das_chuv_h8sHtmT.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_no_64.18_-_construcoes_de_pracas_nos_b_4ZcNSBF.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_no_65.18_-_bueiro_entupido_e_barro_na__UWlSZcI.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_no_66.18_-__instalacao_do_telao_para_a_ajOtE1s.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_no_67.18_-_melhorias_no_parque_odelio__QHXvxT3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_no_68.18_-_limpeza_callamento_e_calcad_9N7TtZw.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_no_69.18_-_limpeza_em_torno_do_poliesp_5U7gS9J.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_no_70.18_-_pintura_nos_corrimaos_do_ps_qdpi9mT.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_no_71.18-_sisitema_de_iluminacao_no_pa_nAy4Muf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_no_72.18-_limpeza_na_estacao_-_denis.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_no_73.18-_limpeza_e_servico_jardinagem_hSRD64X.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_no_74.18-_limpeza_no_parque_de_eventos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_no_75.18-_reforma_estrada_rural_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_no_76.18_-_casa_fechada_na_rua_das_orquidea.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_no_77.18_-_buraco_na_rua_da_orquidea_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_no_78.18_-_limpeza_geral_e_manuitencao_ccAsHjI.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_no_79.18_-_instalar_telefone_fixo_para_n1NIk9O.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_no_80.18_-_terceirizar_o_parque_de_eve_m13wEQo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_no_81.18_-_doar_a_ambulancia_de_grande_Y9R1zB0.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_no_82.18_-_ok_ok_providencias_necessar_rGgbN3i.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_no_83.18_-_pavimentacao_na_rua_tiraden_7VEbu05.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_no_84.18_-_providencias_na_quadra_do_u_W78B6Ck.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_no_85.18_-_tomar_providencias_com_o_od_PbThEu8.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_no_86.18_-_ok_reduzir_o_transito_na_ru_vGpFJdf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_no_89.18_-_fechaduras_das_portas_dos_b_ogLEbMl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_no_90.18_-_reparos_no_sistema_de_ilumi_jfpBcjX.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_no_91.18_-_reforma_e_limpeza_do_mata_b_0Rgx0pS.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_no_93.18_-_implantar_sistema_de_energi_WmSHDlg.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_no_94.18_-_serevico_de_carpina_no_parq_P7xgtkt.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_no_95.18_-_guarita_ja_fez_indicacao_e__cYgXgDp.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_no_96.18_-_servico_de_carpina_limpeza__UmuJ5lS.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_no_97.18_-_coleta_de_lixo_no_residenci_8ep2YaD.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_no_98.18_-_limpeza_no_campo_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_no_99.18_-_trocas_de_lampadas_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_no_100.18_-_limpeza_e_remocao_de_lixo_-_davi.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_no_101.18_-_reparos_na_pavimentacao_da_ZLCFEq2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_no_103.18_-_limpeza_e_remocao_de_lixo__JwPv6EW.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/145/mocao_no_03.18_-_mocao_de_repudio_-_nunes.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/146/mocao_no_04.18_-_mocao_de_aplausos_campeonato_zo_nGT0B69.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/148/mocao_no_06.18_-_mocao_de_aplausos_aos_garis_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/149/mocao_no_07.18_-_mocao_de_aplausos_repudio_ao_pr_6WpldF7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/150/mocao_no_08.18_-_mocao_de_votos_de_apoio_e_aplau_TP1Mhdv.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/151/mocao_no_09.18_-_mocao_de_aplausos_as_escolas_pe_0JX5OIJ.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_no_10.18_-_mocao_de_aplausos_a_equipe_do_f_2N25cmr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_no_11.18_-_mocao_de_aplausos_a_larissa_cam_uOiswXl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_no_12.18_-_mocao_de_aplausos_ao_dener_-_ma_u0tznEW.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_no_13.18_-_mocao_de_aplausos_ao_maycon_-_m_hsyZAD7.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/156/mocao_no_14.18_-__ok_mocao_de_aplausos_a_maria_v_DtoGDTj.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_no_01.18_-_urgencia_especial_aos_pr_Ys8zeXh.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_no_05.18_-_total_dos_gastos_com_a_r_UxX14vQ.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_no_06.18_-_requer_informacoes_sobre_yIz1Qi8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_no_08.18_-_requer_relacao_dos_gasto_MI0Po1K.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_no_09.18_-_requer_copias_dos_contra_j3rX3lc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_10.18_-_requer_relacao_da_frota__mqwBAyp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_11.18_-_requer_informacao_acerca_LbGh8xq.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_12.18_-_pagamentos_feito_pela_pr_xyJZuQk.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_no_14.18_-_a_prefeitura_fez_parcela_NJMHm9k.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_15.18_-_qual_montante_pago_a_tit_i1RkX0H.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_19.18_-_ok_requer_urgencia_espec_nuUvb7Y.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_20.18_-_requer_relacao_dos_onibu_MypDUni.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_21.18_-_ok__requer_informacoes_p_LwP3tD3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_21.18_-_ok__requer_informacoes_p_rwW3FrE.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_no_23.18_-_pessoas_contratadas_temp_9K8BdZw.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_no_24.18_-_relacao_da_escala_de_fer_gxbgwgM.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_no_25.18_-_informacoes_da_secretari_CcBi8dQ.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_no_29.18_-_requer_parcelamento_de_d_Y0elU1a.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_no_30.18_-_requer_envio_ao_minister_vWneges.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no_31.18_-_requer_instauracao_da_c_7j2xDvr.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_no_32.18_-_total_com_gastos_de_comb_pOZNF2N.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_no_32.18_-_total_com_gastos_de_comb_OXJ1Yh5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_no_37.18_-_cumprimento_a_instrucao__zgs03yg.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_no_38.18_-_quais_os_terrnos_no_bair_WdGi80W.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_no_39.18_-_urgencia_especial_aos_pr_fhM0HEU.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_no_40.18_-_relacao_dos_lotes_do_dis_vsX5Bs5.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_no_45.18_-_urgencia_especial_aos_pr_9bnoORX.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_no_46.18_-_urgencia_especial_aos_pr_M1cgHEt.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_no_47.18_-_requer_receita_do_munici_uTsaGnl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_no_49.18_-_requer_informacoes_acerc_hvvIsDv.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_no_50.18_-_requer_informacoes_acerc_IctTlsv.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_no_51.18_-_requer_convocacao_do_sec_JFjYrVY.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_no_52.18_-_requer_dados_de_abasteci_06hjLB7.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_no_53.18_-_requer_informacoes_a_res_SFXyDsh.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_no_54.18_-_requer_informacoes_a_dos_YXHTLMF.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_no_55.18_-_requer_que_seja_feita_a__LpCav8g.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_no_61.18_-_urgencia_especial_aos_pr_3rLsbbh.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_no_62.18_-_ok_informacoes_da_farmac_Zwpwi8r.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_64.18_-_informacoes_daempresa_ra_gcqRkT9.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_no_71.18_-_davi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_no_72.18_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_no_73.18_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_no_74.18_-_informacoes_sobre_a_copa_UcVio6d.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_no_76.18-_informacoes_sobre_o_veicu_YfU8QIp.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_no_78.18_-_urgencia_simples_ao_proj_14FOfn8.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_no_79.18-_informacoes_sobre_cirurgi_xRnyKWR.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_no_82.18_-_informacoes_a_respeito_d_EtgrSnr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_no_83.18_-_informacoes_a_respeito_d_WaRa1Gn.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_no_84.18_-_informacoes_a_respeito_d_zYZHSXL.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_no_85.18_-_inss_-_davi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_no_89.18_-_informacoes_do_jornal_ci_CBKcoaD.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_no_91.18_-_informacoes_sobre_a_bibl_WxYqBo4.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_no_95.18_-_ok_requer_convocacao_do__mMD9Zgf.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_no_97.18_-_requer_urgencia_especial_PSyBV2l.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_no_98.18_-_requer_informacoes_a_res_ortEeIn.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_no_99.18_-_relacao_das_horas_extras_-_davi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_no_102.18_-_ok_ok_ok__fechamento_da_OdRMtLS.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_no_105.18_-_ok__-_davi_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_no_108.18_-_informacoes_sobre_os_va_HY8rTQO.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_no_109.18_-_informacoes_sobre_o_jar_85JMYSE.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_no_110.18_-_ultimo_laudo_tecnico_da_kK5jOQv.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_no_111.18_-_ok_atendimento_em_relac_v5QZP5o.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_no_113.18_-_quantidade_de_alunos_po_jl8vjda.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_no_114.18_-_informacoes_acerca_do_c_zGn8Uxy.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento_no_115.18_-_informacoes_do_processo_C9BLOUd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_no_117.18_-_gastos_com_folah_de_pag_af0rAli.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_no_118.18_-_gastos_com_folha_de_pag_11uPuRX.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_no_119.18_-_cirurgia_de_agendamento_tnVPaP8.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento_no_120.18_-_relacao_de_todas_as_gui_gGdHJdm.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/413/proposicao_de_emenda_da_lei_organica_no_01.18_-__3NhHosw.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/414/proposta-de-emenda-a-lei-organica_no_03.18_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/411/mensagem_e_anteprojeto_no_01_trata_do_sanitario__nb0Iytm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/378/projeto_de_lei_no_01.17_-_credito_especial_hospi_FIB25dd.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/379/projeto__de_lei_no_c_02.18_-__reajuste_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_lei_no_03_-_reajuste_quadro_de_magisteri_M3S39da.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/381/projeto_de_lei_n._04_-_fixa_vencimentos_e_tabela_B9zs9n2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/382/projeto_lei_no_05_-_sessao_de_uso_de_espaco_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_no_06_-_dispoe_sobre_a_alteracao_da__zMvSmNl.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/385/projeto_lei_no_09_-_ok_mensagem_e_projeto_cessao_as86vwl.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/386/projeto_de_lei_no_10.18_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/387/projeto_lei_no_11_-_programa_permanente_de_comba_BjYjn5P.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/388/projeto_lei_no_12_-_identificacao_de_arvores_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/389/projeto_de_lei_no_13.18_-_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/390/mensagem_projeto_de_lei_no_14.18_-_cide.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/391/projeto_de_lei_no_15_-_piso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/392/projeto_de_lei_no_16.18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_no_18_-_credito_especial_apae_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_no_19.18_-__conselho_social_de_sa_7zyVAG6.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_lei_no_22_-_proliferacao_de_ratos_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_lei_no_23_-_identificacao_de_arvores_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_lei_no_24_-__abrir_credito_cissul_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/399/projeto_lei_no_25_-_abrir_credito_atencao_basica_Otwc1lW.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/400/projeto_lei_no_26_-_programa_internet_gratuita_-_qpCHL0E.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_lei_no_27_-_ausencia_do_vereador_as_sess_bh0ssHl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/402/projeto_lei_no_30.18_-_orcamento_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/403/projeto_de_lei_no_31.18_-_modifica_a_lei_no_1026_m8It4F5.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto_de_lei_no_32.18_-_amig_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/404/projeto_lei_no_33.18_-_ok_ok__executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/405/projeto_lei_no_37.18_-_insalubridade_-_executivo_hke3QYc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/406/projeto_de_lei_no_38.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/131/mensagem__e_projeto_de_lei_no_39.18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_resolucao_no_01_reajuste_de_35_para_j_JbuvNzA.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_resolucao_no_02.18__plano_carreiras_c_yE9b4W9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_resolucao_no_03.18_-_coordenadoria_ad_FRtYhh3.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_resolucao_no_04.18_-_cria_o_cac_-_mes_nqAJ4Vh.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_resolucao_no_05.18_-_cria_a_ouvidoria_y8Vqpum.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_resolucao_no_06.18_informativo_-_mesa_Dga2LBx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_resolucao_no_07.18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_resolucao_no_08.18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_resolucao_no_09.18_-_cria_a_web_tv_ca_R5KPgs8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto_de_lei_complementar_no_03.18_-_donizetti_KoQfz8w.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/407/veto_ao_projeto_de_lei_no_05.18_-_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/408/projeto_de_decreto_legislativo_no_02.18_-__veto__bNcJq8X.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_de_decreto_legislativo_no_03.18_-__veto_xNJQBxw.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_de_decreto_legislativo_no_04.18_-__rejei_l55NG6c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_decreto_legislativo_no_05.18_-_presta_VZ10VdF.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_no_01.18_-_reforma_do_mata_burro_na_re_ey9V0MX.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_no_02.18_-_limpeza_no_terreno_no_bairr_79RNb2L.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_no_03.18_-_reparos_e_trocas_de_lampada_R2MqJsk.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_no_05.18_-_limpeza_geral_no_cemiterio__lyn0KtO.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_no_06.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_07.18_-_reforma_e_manutencao_no_mat_2dyBnAq.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_no_08.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_no_09.18_-_operacao_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_11.18_-mata_burro_quebrado_e_entupi_Gvsycv7.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_no_12.18_-_redutor_de_velocidade_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_no_13.18_-_bueiros_inteligentes_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_no_14.18_-_redutor_de_velocidfade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_no_16.18_-_cascalhamento_-_denis.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_no_18.18_-_guarda_corpo_do_termainal_r_ZsiqXgv.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_no_19.18_-_limpeza_no_distrito_industr_ZLOfZvb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_no_20.18_-_combate_as_drogas_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_no_21.18_-_manutencao_nos_postes_queim_cmZ7Tah.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_no_24.18_-_contratado_medico_plantonis_ka8AXC8.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_no_25.18_-_refeito_o_calcamento_na_igr_vrIwLkH.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_no_26.18_-__redutor_de_velocidade_-_denis.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_no_27.18_-__bancos_de_assentos_fora_do_Uo8h4N1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_28.18_-_adequacao_por_vias_de_rampa_5wQ4haD.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_29.18_-_aquisicao_de_gerado_no_parq_wwQK307.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_no_30.18_-_trocar_a_tubulacao_de_aguas_v0vIRcf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_no_31.18_-_chuva_inundou_a_plantacao_d_Yyu3ogI.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_no_32.18_-_retirar_o_tronco_da_arvore__buXHzoo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_no_34.18_-_estradas_com_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_no_35.18_-_cascalho_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_no_36.18-_limpeza_no_terrno_santo_anto_08ZRxoy.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_no_37.18-_sistema_de_iluminacao_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_no_38.18_-_agua_da_chuva__-_matheus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_no_39.18_-_agua_da_chuva__no_belvedere_ezg8JFH.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_no_41.18_-_reparo_no_calcamento_dfa_ru_EKd9cIZ.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_no_42.18_-_reparo_no_calcamento_da_ave_0WM9bpX.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_no_43.18_-_recolocar_o_ventyilador_no__e6v7HfR.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_no_44.18_-_reparo_e_cascalhamento_na_e_iyWWTlX.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_no_45.18_-_reparo_e_cascalhamento_-_de_0tUAQll.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_no_46.18_-_redfutor_de_velocidade_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_no_47.18_-_tampa_rebaixada_-_denis.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_no_50.18_-_reparos_no_sistema_de_ilumi_UjDiWGF.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_no_51.18_-_implantacao_do_sistema_digi_XgkTl1q.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_no_52.18_-_reparos_na_tampa_e_no_bueir_D4OZEvN.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_no_53.18_-_limpeza_geral_no_mato_no_in_LPCXAoU.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_no_54.18_-_limpeza_no_terreno_da_prefe_jBIN7Gq.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_no_55.18_-_reforma_geral_na_quadra_do__qr9ZiTJ.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_no_56.18_-_sisteme_de_iluminacao_publi_GPJXszJ.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_no_57.18_-_reforma_mata_burro_-_denis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/330/indicacao_no_58.18_-_sistema_de_iluminacao_no_ce_MtxqtRH.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_no_59.18_-_retencao_de_agua_da_chuva_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_no_60.18_-_tapa_buracos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/334/indicacao_no_61.18_-_limpeza_nos_terrenos_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_no_63.18_-_escomanto_de_aguas_das_chuv_h8sHtmT.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_no_64.18_-_construcoes_de_pracas_nos_b_4ZcNSBF.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_no_65.18_-_bueiro_entupido_e_barro_na__UWlSZcI.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_no_66.18_-__instalacao_do_telao_para_a_ajOtE1s.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao_no_67.18_-_melhorias_no_parque_odelio__QHXvxT3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_no_68.18_-_limpeza_callamento_e_calcad_9N7TtZw.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao_no_69.18_-_limpeza_em_torno_do_poliesp_5U7gS9J.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_no_70.18_-_pintura_nos_corrimaos_do_ps_qdpi9mT.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_no_71.18-_sisitema_de_iluminacao_no_pa_nAy4Muf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_no_72.18-_limpeza_na_estacao_-_denis.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_no_73.18-_limpeza_e_servico_jardinagem_hSRD64X.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_no_74.18-_limpeza_no_parque_de_eventos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_no_75.18-_reforma_estrada_rural_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/349/indicacao_no_76.18_-_casa_fechada_na_rua_das_orquidea.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/350/indicacao_no_77.18_-_buraco_na_rua_da_orquidea_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/351/indicacao_no_78.18_-_limpeza_geral_e_manuitencao_ccAsHjI.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/352/indicacao_no_79.18_-_instalar_telefone_fixo_para_n1NIk9O.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/353/indicacao_no_80.18_-_terceirizar_o_parque_de_eve_m13wEQo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_no_81.18_-_doar_a_ambulancia_de_grande_Y9R1zB0.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_no_82.18_-_ok_ok_providencias_necessar_rGgbN3i.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/356/indicacao_no_83.18_-_pavimentacao_na_rua_tiraden_7VEbu05.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_no_84.18_-_providencias_na_quadra_do_u_W78B6Ck.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/358/indicacao_no_85.18_-_tomar_providencias_com_o_od_PbThEu8.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/359/indicacao_no_86.18_-_ok_reduzir_o_transito_na_ru_vGpFJdf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_no_89.18_-_fechaduras_das_portas_dos_b_ogLEbMl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/363/indicacao_no_90.18_-_reparos_no_sistema_de_ilumi_jfpBcjX.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_no_91.18_-_reforma_e_limpeza_do_mata_b_0Rgx0pS.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/366/indicacao_no_93.18_-_implantar_sistema_de_energi_WmSHDlg.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/367/indicacao_no_94.18_-_serevico_de_carpina_no_parq_P7xgtkt.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_no_95.18_-_guarita_ja_fez_indicacao_e__cYgXgDp.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_no_96.18_-_servico_de_carpina_limpeza__UmuJ5lS.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_no_97.18_-_coleta_de_lixo_no_residenci_8ep2YaD.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_no_98.18_-_limpeza_no_campo_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/372/indicacao_no_99.18_-_trocas_de_lampadas_-_donizetti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_no_100.18_-_limpeza_e_remocao_de_lixo_-_davi.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/374/indicacao_no_101.18_-_reparos_na_pavimentacao_da_ZLCFEq2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_no_103.18_-_limpeza_e_remocao_de_lixo__JwPv6EW.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/145/mocao_no_03.18_-_mocao_de_repudio_-_nunes.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/146/mocao_no_04.18_-_mocao_de_aplausos_campeonato_zo_nGT0B69.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/148/mocao_no_06.18_-_mocao_de_aplausos_aos_garis_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/149/mocao_no_07.18_-_mocao_de_aplausos_repudio_ao_pr_6WpldF7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/150/mocao_no_08.18_-_mocao_de_votos_de_apoio_e_aplau_TP1Mhdv.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/151/mocao_no_09.18_-_mocao_de_aplausos_as_escolas_pe_0JX5OIJ.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_no_10.18_-_mocao_de_aplausos_a_equipe_do_f_2N25cmr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_no_11.18_-_mocao_de_aplausos_a_larissa_cam_uOiswXl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_no_12.18_-_mocao_de_aplausos_ao_dener_-_ma_u0tznEW.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_no_13.18_-_mocao_de_aplausos_ao_maycon_-_m_hsyZAD7.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/156/mocao_no_14.18_-__ok_mocao_de_aplausos_a_maria_v_DtoGDTj.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_no_01.18_-_urgencia_especial_aos_pr_Ys8zeXh.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_no_05.18_-_total_dos_gastos_com_a_r_UxX14vQ.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_no_06.18_-_requer_informacoes_sobre_yIz1Qi8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_no_08.18_-_requer_relacao_dos_gasto_MI0Po1K.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_no_09.18_-_requer_copias_dos_contra_j3rX3lc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_10.18_-_requer_relacao_da_frota__mqwBAyp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_11.18_-_requer_informacao_acerca_LbGh8xq.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_12.18_-_pagamentos_feito_pela_pr_xyJZuQk.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_no_14.18_-_a_prefeitura_fez_parcela_NJMHm9k.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_15.18_-_qual_montante_pago_a_tit_i1RkX0H.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_19.18_-_ok_requer_urgencia_espec_nuUvb7Y.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_20.18_-_requer_relacao_dos_onibu_MypDUni.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_21.18_-_ok__requer_informacoes_p_LwP3tD3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_21.18_-_ok__requer_informacoes_p_rwW3FrE.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_no_23.18_-_pessoas_contratadas_temp_9K8BdZw.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_no_24.18_-_relacao_da_escala_de_fer_gxbgwgM.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_no_25.18_-_informacoes_da_secretari_CcBi8dQ.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_no_29.18_-_requer_parcelamento_de_d_Y0elU1a.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_no_30.18_-_requer_envio_ao_minister_vWneges.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/1242/requerimento_no_31.18_-_requer_instauracao_da_c_7j2xDvr.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_no_32.18_-_total_com_gastos_de_comb_pOZNF2N.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_no_32.18_-_total_com_gastos_de_comb_OXJ1Yh5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_no_37.18_-_cumprimento_a_instrucao__zgs03yg.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_no_38.18_-_quais_os_terrnos_no_bair_WdGi80W.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_no_39.18_-_urgencia_especial_aos_pr_fhM0HEU.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_no_40.18_-_relacao_dos_lotes_do_dis_vsX5Bs5.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_no_45.18_-_urgencia_especial_aos_pr_9bnoORX.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_no_46.18_-_urgencia_especial_aos_pr_M1cgHEt.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_no_47.18_-_requer_receita_do_munici_uTsaGnl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_no_49.18_-_requer_informacoes_acerc_hvvIsDv.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_no_50.18_-_requer_informacoes_acerc_IctTlsv.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_no_51.18_-_requer_convocacao_do_sec_JFjYrVY.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_no_52.18_-_requer_dados_de_abasteci_06hjLB7.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_no_53.18_-_requer_informacoes_a_res_SFXyDsh.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_no_54.18_-_requer_informacoes_a_dos_YXHTLMF.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_no_55.18_-_requer_que_seja_feita_a__LpCav8g.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_no_61.18_-_urgencia_especial_aos_pr_3rLsbbh.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_no_62.18_-_ok_informacoes_da_farmac_Zwpwi8r.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_64.18_-_informacoes_daempresa_ra_gcqRkT9.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_no_71.18_-_davi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_no_72.18_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_no_73.18_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_no_74.18_-_informacoes_sobre_a_copa_UcVio6d.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_no_76.18-_informacoes_sobre_o_veicu_YfU8QIp.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_no_78.18_-_urgencia_simples_ao_proj_14FOfn8.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_no_79.18-_informacoes_sobre_cirurgi_xRnyKWR.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_no_82.18_-_informacoes_a_respeito_d_EtgrSnr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_no_83.18_-_informacoes_a_respeito_d_WaRa1Gn.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_no_84.18_-_informacoes_a_respeito_d_zYZHSXL.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_no_85.18_-_inss_-_davi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_no_89.18_-_informacoes_do_jornal_ci_CBKcoaD.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_no_91.18_-_informacoes_sobre_a_bibl_WxYqBo4.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_no_95.18_-_ok_requer_convocacao_do__mMD9Zgf.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_no_97.18_-_requer_urgencia_especial_PSyBV2l.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_no_98.18_-_requer_informacoes_a_res_ortEeIn.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_no_99.18_-_relacao_das_horas_extras_-_davi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_no_102.18_-_ok_ok_ok__fechamento_da_OdRMtLS.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_no_105.18_-_ok__-_davi_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_no_108.18_-_informacoes_sobre_os_va_HY8rTQO.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_no_109.18_-_informacoes_sobre_o_jar_85JMYSE.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_no_110.18_-_ultimo_laudo_tecnico_da_kK5jOQv.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_no_111.18_-_ok_atendimento_em_relac_v5QZP5o.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_no_113.18_-_quantidade_de_alunos_po_jl8vjda.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_no_114.18_-_informacoes_acerca_do_c_zGn8Uxy.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento_no_115.18_-_informacoes_do_processo_C9BLOUd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_no_117.18_-_gastos_com_folah_de_pag_af0rAli.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_no_118.18_-_gastos_com_folha_de_pag_11uPuRX.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_no_119.18_-_cirurgia_de_agendamento_tnVPaP8.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento_no_120.18_-_relacao_de_todas_as_gui_gGdHJdm.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/413/proposicao_de_emenda_da_lei_organica_no_01.18_-__3NhHosw.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/414/proposta-de-emenda-a-lei-organica_no_03.18_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/sapl/public/materialegislativa/2018/411/mensagem_e_anteprojeto_no_01_trata_do_sanitario__nb0Iytm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaudeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="211.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>